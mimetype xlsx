--- v0 (2026-04-23)
+++ v1 (2026-06-08)
@@ -10,119 +10,146 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="31">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 55 de 2026</t>
+  </si>
+  <si>
+    <t>PODER EXECUTIVO - PREFEITO</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº. 055, DE 09 DE ABRIL DE 2026. SUBSTITUTIVO - ALTERA A LEI MUNICIPAL Nº 3.330, DE 30 DE SETEMBRO DE 2014 (CÓDIGO TRIBUTÁRIO MUNICIPAL), PARA INSTITUIR SEÇÃO ESPECÍFICA DE REVISÃO DO VALOR VENAL DO IMÓVEL PARA FINS DE IPTU, DISPOR SOBRE REDUTORES NA APURAÇÃO DO VALOR VENAL, E CONCEDER REMISSÃO E ANISTIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 59 de 2026</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº. 059, DE 15 DE ABRIL DE 2026. - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DA PREMIAÇÃO DO CAMPEONATO MUNICIPAL DE BOCHAS – EDIÇÃO 2025/2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 64 de 2026</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº. 064, DE 22 DE ABRIL DE 2026. - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PARA SECRETARIA MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>Indicação nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>EDEVAL BORCIONI</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 08/2026 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, com assento na Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE ATRAVÉS DO SETOR COMPETENTE, SEJA REALIZADO ESTUDO TÉCNICO PARA POSTERIOR IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE DO TIPO FAIXA DE SEGURANÇA ELEVADA, NAS ESQUINAS DA AVENIDA JOÃO MAFESSONI COM A RUA NEREU RAMOS, NA ENTRADA DA CIDADE.</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 55 de 2026</t>
-[...14 lines deleted...]
-    <t>PROJETO DE LEI Nº. 059, DE 15 DE ABRIL DE 2026. - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DA PREMIAÇÃO DO CAMPEONATO MUNICIPAL DE BOCHAS – EDIÇÃO 2025/2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Projeto de Lei Ordinária nº 62 de 2026</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº. 062, DE 22 DE ABRIL DE 2026. - AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O COREDE – RV, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 63 de 2026</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº. 063, DE 22 DE ABRIL DE 2026. - DISPÕE SOBRE A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO, O PLANO MUNICIPAL DE SANEAMENTO BÁSICO (PMSB) DO MUNICÍPIO DE CONSTANTINA-RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 65 de 2026</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº. 065, DE 22 DE ABRIL DE 2026. AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR PARCERIA PARA REPASSAR VALORES À ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE CONSTANTINA - APAC.</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 5 de 2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>EDEVAL BORCIONI</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 05/2026 de 07 de abril de 2026._x000D_
 Institui o “Dia Municipal de Recolhimento de Móveis e Eletrodomésticos Inservíveis” no Município de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS nº 2 de 2026</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS Nº 02/2026 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, com assento na Bancada PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo, nos termos do inciso II, do Art. 55 da Lei Orgânica Municipal, o seguinte: PEDIDO DE PROVIDÊNCIAS: QUE O PODER EXECUTIVO DE CONSTANTINA, PROVIDENCIE:_x000D_
 MELHORIA DA RUA MARIA ZITA DE MARTINI, NO BAIRRO BELA VISTA NA CIDADE DE CONSTANTINA,  A VIA NÃO É PAVIMENTADA, EXISTEM BASTANTE BURACOS, PEDRAS SOLTAS E O TRÂNSITO DE VEÍCULOS É PRATICAMENTE INVIÁVEL.</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS nº 3 de 2026</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS Nº 03/2026 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, com assento na Bancada PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo, nos termos do inciso II, do Art. 55 da Lei Orgânica Municipal, o seguinte:  PEDIDO DE PROVIDÊNCIAS: QUE O PODER EXECUTIVO DE CONSTANTINA, PROVIDENCIE:_x000D_
 MELHORIAS NAS BOCAS DE LOBO DO SISTEMA DE ESGOTO PLUVIAL, BEM COMO A RECUPERAÇÃO DO CALÇAMENTO NAS RUAS LUIZ DEON E FRANCISCO FRIZZO, NO LOTEAMENTO BENTEVI.</t>
-  </si>
-[...4 lines deleted...]
-    <t>INDICAÇÃO Nº 08/2026 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, com assento na Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE ATRAVÉS DO SETOR COMPETENTE, SEJA REALIZADO ESTUDO TÉCNICO PARA POSTERIOR IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE DO TIPO FAIXA DE SEGURANÇA ELEVADA, NAS ESQUINAS DA AVENIDA JOÃO MAFESSONI COM A RUA NEREU RAMOS, NA ENTRADA DA CIDADE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -414,51 +441,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -490,125 +517,285 @@
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2180</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2176</v>
+        <v>2185</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>2181</v>
+        <v>2175</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>2182</v>
+        <v>2177</v>
       </c>
       <c r="B6" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
+        <v>2180</v>
+      </c>
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>2183</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>2184</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>2185</v>
+      </c>
+      <c r="B10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>2186</v>
+      </c>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>2176</v>
+      </c>
+      <c r="B12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>2181</v>
+      </c>
+      <c r="B13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>2182</v>
+      </c>
+      <c r="B14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
         <v>2175</v>
       </c>
-      <c r="B7" t="s">
-[...11 lines deleted...]
-      <c r="F7" t="s">
+      <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">