--- v0 (2026-01-22)
+++ v1 (2026-04-23)
@@ -54,2058 +54,2058 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
     <t>CRISTIAN RIBOLI BRATZ</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1938/emenda_01.2024_ao_pl_86.2024_-_estima_a_receita_2025_20.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1938/emenda_01.2024_ao_pl_86.2024_-_estima_a_receita_2025_20.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONSTANTINA PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>EDEVAL BORCIONI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1829/indicacao_no_01.2024_-_bueiros_inteligentes_-_edeval.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1829/indicacao_no_01.2024_-_bueiros_inteligentes_-_edeval.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 01/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador EDEVAL BORCIONI, com assento na Bancada do PT, nos termos regimentais, solicitam que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, a seguinte:_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DE SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE: _x000D_
 1.	A modificação dos bueiros para bueiros inteligentes, com a instalação de um cesto para coleta dos dejetos.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1830/indicacao_no_02.2024_-_remarcacao_das_paradas_de_onibus_st_-_edeval.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1830/indicacao_no_02.2024_-_remarcacao_das_paradas_de_onibus_st_-_edeval.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 02/2024 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, com assento na Bancada do PT, nos termos regimentais, solicitam que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DE SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE:  A repintura das paradas de ônibus da Escola Santa Terezinha.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ARI DIRCEU GIACOMINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1831/indicacao_no_03.2024_-_mao_unica_-_monteiro_lobato_e_hilario_bressan_-_ari.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1831/indicacao_no_03.2024_-_mao_unica_-_monteiro_lobato_e_hilario_bressan_-_ari.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 03/2024_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador ARI DIRCEU GIACOMINI, com assento na Bancada do PP, nos termos regimentais, solicitam que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, a seguinte:_x000D_
 _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DE SECRETARIA MUNICIPAL COMPETENTE, APÓS OUVIDO A COMISSÃO DE TRÂNSITO, PROVIDENCIE: _x000D_
 IMPLEMENTAÇÃO DE “MÃO-UNICA” NA RUA MONTEIRO LOBATO (SENTIDO BAIRRO CENTRO) E TRAVESSA HILÁRIO BRESSAN (SENTIDO DA RUA MONTEIRO LOBATO PARA E RUA ALBERTO PASQUALINI).</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1836/indicacao_no_04.2024_sinalizacao_na_rua_presidente_vargas_1121_2.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1836/indicacao_no_04.2024_sinalizacao_na_rua_presidente_vargas_1121_2.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2024 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA REALIZE: Que a Administração municipal por meio da secretaria competente efetue a instalação da sinalização horizontal e vertical conforme orientação da lei 9503, na lombada existente na Avenida Presidente Vargas nº 1121, no acesso ao bairro sete de setembro.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>VILSON MENEGAZZO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1878/peidido_de_indicacao_06.2024_-_vilson_menegazzo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1878/peidido_de_indicacao_06.2024_-_vilson_menegazzo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador VILSON MENEGAZZO, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:_x000D_
 _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA REALIZE:_x000D_
 _x000D_
 QUE A ADMINISTRAÇÃO MUNICIPAL PROVIDENCIE PINTURA DA PARTE EXTERNA DO GINÁSIO DE ESPORTES  ELZEÁRIO FACHIN.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1877/peidido_de_indicacao_07.2024_-_vilson_menegazzo_-_praca_central.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1877/peidido_de_indicacao_07.2024_-_vilson_menegazzo_-_praca_central.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador VILSON MENEGAZZO, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:_x000D_
 _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA REALIZE:_x000D_
 _x000D_
 QUE A ADMINISTRAÇÃO MUNICIPAL DESTINE BRINQUEDOS E BALANÇOS DA PRAÇA CENTRAL PARA O BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ADEMAR FRANCIO DA FONTOURA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1895/peidido_de_indicacao_08.2024_-_ademar_-_sac.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1895/peidido_de_indicacao_08.2024_-_ademar_-_sac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2024 SENHOR PRESIDENTE: O vereador ADEMAR FRANCIO DA FONTOURA, com assento na Bancada do PDT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE: QUE A ADMINISTRAÇÃO PROVIDENCIE A COLOCAÇÃO DE UMA  IMAGEM DA EQUIPE DA SAC CAMPEÃ DA SÉRIE BRONZE E OUTRA DA CAMPEÃ DA SÉRIE PRATA NA GRADE PRÓXIMA AO TELÃO NO GINÁSIO DE ESPORTES ELZEÁRIO FACHINM PRA TODOS SABEREM QUE SOMOS CAMPEÕES ESTADUAIS</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1896/peidido_de_indicacao_09.2024_-_ademar_-_escola_de_volei.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1896/peidido_de_indicacao_09.2024_-_ademar_-_escola_de_volei.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2024 SENHOR PRESIDENTE: O vereador ADEMAR FRANCIO DA FONTOURA, com assento na Bancada do PDT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE: QUE A ADMINISTRAÇÃO PROVIDENCIE, ATRAVÉS DO CMD A ESCOLINHA DE  VÔLEI NO PROJETO ATLETA CIDADÃO.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/mocao_de_apoio_no_01.2024_-_projeto_assembleia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/mocao_de_apoio_no_01.2024_-_projeto_assembleia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO  N° 01/2024 Moção de Apoio ao Projeto de Lei Complementar nº 368/2023, que “Cria o Programa Pró-Hospitais – PPH/RS, no âmbito do Estado do Rio Grande do Sul.”.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>ANGELO GUARESI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1859/mocao_de_apoio_no_02.2024_-_destinacao_fundo_partidario.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1859/mocao_de_apoio_no_02.2024_-_destinacao_fundo_partidario.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO  N° 02/2024_x000D_
 MOÇÃO DE APOIO A DESTINAÇÃO DE 50% DO FEFC PARA A IMPLEMENTAÇÃO DE MEDIDAS EMERGENCIAIS EM DECORRÊNCIA DAS ENCHENTES NO ESTADO DO RIO GRANDE DO SUL</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>LINDOMAR DURANTI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1865/mocao_de_apoio_no_03.2024_-_anistia_divida_publica_rs.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1865/mocao_de_apoio_no_03.2024_-_anistia_divida_publica_rs.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO  N° 03/2024 MOÇÃO DE APOIO PARA ANISTIA DAS PARCELAS DA DÍVIDA PÚBLICA DO ESTADO DO RIO GRANDE DO SUL COM A UNIÃO</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1926/mocao_de_apoio_no_04.2024_-_renda_basica_energetica_-_rebe.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1926/mocao_de_apoio_no_04.2024_-_renda_basica_energetica_-_rebe.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 04/2024 MOÇÃO DE APOIO AO PROJETO DE LEI Nº 624, QUE “INSTITUI O PROGRAMA RENDA BÁSICA ENERGÉTICA (REBE) E ALTERA AS LEIS Nº 10.438, DE 26 DE ABRIL DE 2002, 14.182, DE 12 DE JULHO DE 2021, E 14.300, DE 6 DE JANEIRO DE 2022”, JÁ APROVADO NA CÂMARA DOS DEPUTADOS.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1834/projeto_de_decreto_no_01-20124-_cidadao_benemerito_cidadao_constantinense_e_medalha_padre_guilherme.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1834/projeto_de_decreto_no_01-20124-_cidadao_benemerito_cidadao_constantinense_e_medalha_padre_guilherme.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2024.  “CONCEDE TÍTULO DE CIDADÃO CONSTANTINENSE, CIDADÃO BENEMÉRITO CONSTANTINENSE”</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1863/projeto_de_decreto_nc2ba_02-20124-_regulamenta_a_lei_14.129_do_ambito_da_camara_de_constantina_assinado_assinado.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1863/projeto_de_decreto_nc2ba_02-20124-_regulamenta_a_lei_14.129_do_ambito_da_camara_de_constantina_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO n.º 02/2024 DE 20/05/2024 REGULAMENTA NO ÂMBITO DA CÂMARA MUNICIPAL DE CONSTANTINA - RS A LEI FEDERAL Nº 14.129, DE 29 DE MARÇO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1909/projeto_de_decreto_no_04-20124-_aprova_as_contas_de_2020.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1909/projeto_de_decreto_no_04-20124-_aprova_as_contas_de_2020.doc</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO n.º 04/2024 DE 26/08/2024 APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1918/projeto_de_decreto_no_05-20124-_susta_o_aviso_55.2024_-_dispensa_concurso.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1918/projeto_de_decreto_no_05-20124-_susta_o_aviso_55.2024_-_dispensa_concurso.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO n.º 05/2024 DE 11/10/2024 Dispõe sobre a sustação do ato de dispensa de licitação nº 55/2024, promovido pelo Poder Executivo, que visa à contratação de empresa para planejamento e execução de concurso público no Município de Constantina, e dá outras providências.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1919/projeto_de_decreto_no_06-20124-_susta_a_compra_das_maquinas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1919/projeto_de_decreto_no_06-20124-_susta_a_compra_das_maquinas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO n.º 06/2024 DE 11/10/2024_x000D_
 _x000D_
 Dispõe sobre a sustação do ato de licitação na modalidade de Registro de Preços n.º 10/2024, promovido pelo Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1920/projeto_de_decreto_no_07-20124-_susta_a_licitacao_do_predio_da_prefeitura.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1920/projeto_de_decreto_no_07-20124-_susta_a_licitacao_do_predio_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO n.º 07/2024 DE 11/10/2024 Dispõe sobre a sustação do ato de licitação na modalidade de Concorrência Presencial n.º 17/2024, promovido pelo Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1936/projeto_de_decreto_no_08-20124-_susta_a_licitacao_do_predio_da_prefeitura.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1936/projeto_de_decreto_no_08-20124-_susta_a_licitacao_do_predio_da_prefeitura.doc</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO n.º 08/2024 DE 09/12/2024 Dispõe sobre a sustação do ato de licitação na modalidade de Concorrência Presencial n.º 28/2024, promovido pelo Poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1794/projeto_de_lei_complementar_001-2024_-_altera_lei_complementar_01-2023_4303-2023.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1794/projeto_de_lei_complementar_001-2024_-_altera_lei_complementar_01-2023_4303-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 001, DE 17 DE JANEIRO DE 2024._x000D_
 ALTERA A REDAÇÃO DO ARTIGO 110 DA LEI COMPLEMENTAR MUNICIPAL Nº 01, DE 27 DE DEZEMBRO DE 2023, INSERE O PARÁGRAFO ÚNICO E REVOGA OS INCISOS I E II DO MESMO ARTIGO.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1908/0projeto_de_lei_complementar_002-2024_-_altera_aliquotas_do_artigo_13_da_lei_complementar_01-2023.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1908/0projeto_de_lei_complementar_002-2024_-_altera_aliquotas_do_artigo_13_da_lei_complementar_01-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 002, DE 12 DE AGOSTO DE 2024._x000D_
 ALTERA A TABELA DO PARÁGRAFO 9º DO ARTIGO 13 DA LEI COMPLEMENTAR MUNICIPAL Nº 01, DE 27 DE DEZEMBRO DE 2023, DISPONDO SOBRE OS ÍNDICES DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1915/0projeto_de_lei_complementar_003-2024_-_altera_art_8_e_76_da_lei_complementar_01-2023.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1915/0projeto_de_lei_complementar_003-2024_-_altera_art_8_e_76_da_lei_complementar_01-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 03, DE 10 DE OUTUBRO DE 2024._x000D_
 INCLUI O PARÁGRAFO 9º NO ARTIGO 8º, E, ALTERA A REDAÇÃO DO PARÁGRAFO 1º DO ARTIGO 76, DA LEI COMPLEMENTAR MUNICIPAL Nº 01, DE 27 DE DEZEMBRO DE 2023.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1793/projeto_de_lei_01.2024_-_reposicao_legislativo_e_agenmtes_politicios.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1793/projeto_de_lei_01.2024_-_reposicao_legislativo_e_agenmtes_politicios.pdf</t>
   </si>
   <si>
     <t>“Altera o art. 28 da Lei 2.940/2011 – revisão e reajuste Poder Legislativo; Reposição Vereadores, Prefeito, Vice-Prefeito e Secretários.”</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1812/projeto_de_lei_02.2024_-_abertura_de_credito_camara_esse.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1812/projeto_de_lei_02.2024_-_abertura_de_credito_camara_esse.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 03/2024 de 15 de fevereiro de 2024.  “Autoriza o Poder Legislativo abrir crédito especial, no valor de R$ 21.000,00 (vinte e um mil reais), e aponta recursos.”</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/projeto_de_lei_03.2024_-_denominacao_ruas_-_ari_2.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/projeto_de_lei_03.2024_-_denominacao_ruas_-_ari_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 03/2024 de 05 de março de 2024._x000D_
 _x000D_
 “Denomina ruas do Bairro Santa Lúcia e Bairro Taquaruçu, na cidade de Constantina.”</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1821/projeto_de_lei_04.2024_-_abri_azul_-_autismo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1821/projeto_de_lei_04.2024_-_abri_azul_-_autismo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 04/2024 de 13 de março de 2024. Institui o mês de abril como o “Mês Azul”, com o objetivo de dar visibilidade à conscientização e a ações sobre Transtorno de Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1823/projeto_de_lei_05.2024_-_alteracao_lei_3.390_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1823/projeto_de_lei_05.2024_-_alteracao_lei_3.390_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 05/2024 de 14 de março de 2024.  ALTERA DISPOSITIVOS DOS ARTIGOS 45, 56 E 63 DA LEI MUNICIPAL Nº 3.390 DE 31 DE MARÇO DE 2015, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1858/projeto_de_lei_06.2024_-_altera_prazo_de_contratacao_lei_3.432_4.346_e_4.352.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1858/projeto_de_lei_06.2024_-_altera_prazo_de_contratacao_lei_3.432_4.346_e_4.352.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS 4342, 4346 e 4352, ALTERANDO O PRAZO DE CONTRATAÇÃO PARA 31.03.2024 DAS LEIS QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO”.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1862/projeto_de_lei_07.2024_-_ceder_maquias_e_equipamentos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1862/projeto_de_lei_07.2024_-_ceder_maquias_e_equipamentos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 07/2024 de 17 de maio de 2024. AUTORIZA O CHEFE DO PODER EXECUTIVO A SOLICITAR, RECEBER E CEDER MÁQUINAS, EQUIPAMENTOS E PESSOAL, BEM COMO REALIZAR SERVIÇOS NOS MUNICÍPIOS DO ESTADO DO RIO GRANDE DO SUL QUE DECLARAREM SITUAÇÃO DE EMERGÊNCIA OU ESTADO DE CALAMIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1866/projeto_de_lei_08.2024_-_ruas_bairro_sao_roque.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1866/projeto_de_lei_08.2024_-_ruas_bairro_sao_roque.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 08/2024 de 03 de junho de 2024. “Denomina ruas do Bairro São Roque, na cidade de Constantina.”</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1867/projeto_de_lei_09.2024_-_ruas_linha_braga_esse.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1867/projeto_de_lei_09.2024_-_ruas_linha_braga_esse.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 09/2024 de 03 de junho de 2024._x000D_
 _x000D_
 “Denomina rua do Bairro Bela Vista, na cidade de Constantina.”</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1873/projeto_de_lei_10.2024_-_ruas_bairro_sao_roque_essa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1873/projeto_de_lei_10.2024_-_ruas_bairro_sao_roque_essa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 10/2024 de 18 de junho de 2024. “Denomina ruas do Bairro São Roque, na cidade de Constantina.”</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1894/projeto_de_lei_12.2024_-_altera_lei_4342.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1894/projeto_de_lei_12.2024_-_altera_lei_4342.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 12/2024 de 08 de julho de 2024. ALTERA O ART. 2º DA LEI 4342 QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO”.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1899/projeto_de_lei_legislativo_13-2024_-_angelo.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1899/projeto_de_lei_legislativo_13-2024_-_angelo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO Nº 13/2024 Dispõe sobre a indenização aos contribuintes do Município de Constantina em razão da ausência de prestação de serviços públicos previstos em Lei.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>MARCOS ANTONIO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1900/projeto_de_lei_14.2024_-_fixacao_subsidio_vereadores.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1900/projeto_de_lei_14.2024_-_fixacao_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 14/2024 de 31 de julho de 2024. Dispõe sobre a fixação dos subsídios dos Vereadores do Município de Constantina para a legislatura 2025-2028 e dá outras providencias.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1901/projeto_de_lei_15.2024_-_fixacao_subsidio_prefeito_e_vice.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1901/projeto_de_lei_15.2024_-_fixacao_subsidio_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 15/2024 de 31 de julho de 2024. Dispõe sobre a fixação dos subsídios do Prefeito e do Vice-Prefeito do Município de Constantina para a legislatura 2025/2028 e dá outras providencias.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1902/projeto_de_lei_16.2024_-_fixacao_subsidio_secretarios.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1902/projeto_de_lei_16.2024_-_fixacao_subsidio_secretarios.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 16/2024 de 31 de julho de 2024. Dispõe sobre a fixação dos subsídios do Secretários do Município de Constantina para a legislatura 2025/2028 e dá outras providencias.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1903/projeto_de_lei_17.2024_-_transmissao_das_licitacoes.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1903/projeto_de_lei_17.2024_-_transmissao_das_licitacoes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 17/2024 de 09 de agosto de 2024._x000D_
 _x000D_
 Institui a transmissão ao vivo e via internet das licitações do Poder Executivo e Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1904/projeto_de_lei_18.2024_-_iptu_verde.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1904/projeto_de_lei_18.2024_-_iptu_verde.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 18/2024 de 09 de agosto de 2024. Institui o Programa de Incentivo à Sustentabilidade Urbana, denominado “IPTU VERDE”, que estabelece o desconto progressivo no IPTU de imóveis que adotarem medidas de redução de impacto ambiental e eficiência energética.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1905/projeto_de_lei_19.2024_-_transparencia_sus.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1905/projeto_de_lei_19.2024_-_transparencia_sus.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 19/2024 de 09 de agosto de 2024. Institui a Política de Transparência da Saúde Pública no Município de Constantina, e dá outras providências.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1906/projeto_de_lei_20.2024_-_parklets.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1906/projeto_de_lei_20.2024_-_parklets.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo nº 20/2024 de 09 de agosto de 2024. Dispõe sobre a instalação e uso de extensão do passeio público, denominada parklet, no Município de Constantina.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1911/projeto_de_lei_21.2024_-_denominacao_ciclovia_essa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1911/projeto_de_lei_21.2024_-_denominacao_ciclovia_essa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 21/2024 de 09 de setembro de 2024. “Denomina a ciclovia que contorna o perímetro da RS 500 de Ciclovia Paul Harris, na cidade de Constantina.”</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1787/projeto_de_lei_001-2024_-_abertura_de_credito_especial_-_63.40320_-_obras_e_viacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1787/projeto_de_lei_001-2024_-_abertura_de_credito_especial_-_63.40320_-_obras_e_viacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 001, DE 03 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 63.403,20 (SESSENTA E TRÊS MIL, QUATROCENTOS E TRÊS REAIS E VINTE CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1788/projeto_de_lei_002-2024_-_abertura_de_credito_especial_-_161.00000_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1788/projeto_de_lei_002-2024_-_abertura_de_credito_especial_-_161.00000_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002, DE 03 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 161.600,00 (CENTO E SESSENTA E UM MIL E SEISCENTOS REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1789/projeto_de_lei_003-2024_-_altera_lei_4303-2023.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1789/projeto_de_lei_003-2024_-_altera_lei_4303-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 003, DE 12 DE JANEIRO DE 2024._x000D_
 ALTERA A REDAÇÃO DO ARTIGO 110 DA LEI COMPLEMENTAR MUNICIPAL Nº 4.303 DE 27 DE DEZEMBRO DE 2023, INSERE O PARÁGRAFO ÚNICO E REVOGA OS INCISOS I E II DO MESMO ARTIGO.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1790/projeto_de_lei_004-2024_-_reposicao_salarial_e_aumento_real_2024.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1790/projeto_de_lei_004-2024_-_reposicao_salarial_e_aumento_real_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 004, DE 16 DE JANEIRO DE 2024_x000D_
 ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL, CONCEDE AUMENTO REAL NOS VENCIMENTOS DOS AGENTES PÚBLICOS DO PODER EXECUTIVO MUNICIPAL DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1791/projeto_de_lei_005-2024_-_reposicao_salarial_magisterio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1791/projeto_de_lei_005-2024_-_reposicao_salarial_magisterio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005, DE 16 DE JANEIRO DE 2024_x000D_
 ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL, CONCEDE AUMENTO REAL NOS VENCIMENTOS DO QUADRO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1792/projeto_de_lei_006-2024_-_contratacoes_emergenciais_fevereiro_e_marco.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1792/projeto_de_lei_006-2024_-_contratacoes_emergenciais_fevereiro_e_marco.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 006, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1795/projeto_de_lei_007-2024_-_abertura_de_credito_especial_-_65.00000_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1795/projeto_de_lei_007-2024_-_abertura_de_credito_especial_-_65.00000_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 007, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 65.000,00 (SESSENTA E CINCO MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1796/projeto_de_lei_008-2024_-_abertura_de_credito_especial_-_2.30000_-_assistencia_social.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1796/projeto_de_lei_008-2024_-_abertura_de_credito_especial_-_2.30000_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 008, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 2.300,00 (DOIS MIL E TREZENTOS REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1797/projeto_de_lei_009-2024_-_abertura_de_credito_suplementar_-_15.00000_-_fazenda.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1797/projeto_de_lei_009-2024_-_abertura_de_credito_suplementar_-_15.00000_-_fazenda.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 009, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 15.000,00 (QUINZE MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1798/projeto_de_lei_010-2024_-_abertura_de_credito_suplementar_-_107.00000_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1798/projeto_de_lei_010-2024_-_abertura_de_credito_suplementar_-_107.00000_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 010, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 107.000,00 (CENTO E SETE MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_lei_011-2024_-_abertura_de_credito_suplementar_-_121.06200_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_lei_011-2024_-_abertura_de_credito_suplementar_-_121.06200_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 011, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 121.062,00 (CENTO E VINTE E UM MIL E SESSENTA E DOIS REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1800/projeto_de_lei_012-2024_-_abertura_de_credito_suplementar_-_20.00000_-_gabinete.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1800/projeto_de_lei_012-2024_-_abertura_de_credito_suplementar_-_20.00000_-_gabinete.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 012, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 20.000,00 (VINTE MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/projeto_de_lei_013-2024_-_abertura_de_credito_suplementar_-_62.76978_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/projeto_de_lei_013-2024_-_abertura_de_credito_suplementar_-_62.76978_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 013, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 62.769,78 (SESSENTA E DOIS MIL, SETECENTOS E SESSENTA E NOVE REAIS E SETENTA E OITO CENTAVOS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/projeto_de_lei_014-2024_-_abertura_de_credito_especial_-_80.00000_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/projeto_de_lei_014-2024_-_abertura_de_credito_especial_-_80.00000_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 80.000,00 (OITENTA MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_de_lei_015-2024_-_abertura_de_credito_suplementar_-_109.96000_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_de_lei_015-2024_-_abertura_de_credito_suplementar_-_109.96000_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 015, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 109.960,00 (CENTO E NOVE MIL, NOVECENTOS E SESSENTA REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_de_lei_016-2024_-_abertura_de_credito_suplementar_-_60.00000_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_de_lei_016-2024_-_abertura_de_credito_suplementar_-_60.00000_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 60.000,00 (SESSENTA MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_de_lei_017-2024_-_abertura_de_credito_suplementar_-_595.00000_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_de_lei_017-2024_-_abertura_de_credito_suplementar_-_595.00000_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 017, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 595.000,00 (QUINHENTOS E NOVENTA E CINCO MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei_018-2024_-_abertura_de_credito_suplementar_-_50.00000_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei_018-2024_-_abertura_de_credito_suplementar_-_50.00000_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 018, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1807/projeto_de_lei_019-2024_-_abertura_de_credito_especial_-_84.00000_-_industria_e_comercio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1807/projeto_de_lei_019-2024_-_abertura_de_credito_especial_-_84.00000_-_industria_e_comercio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 019, DE 16 DE JANEIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 84.000,00 (OITENTA E QUATRO MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/projeto_de_lei_020-2024_-_apae_133.00000_-_termo_de_fomento.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/projeto_de_lei_020-2024_-_apae_133.00000_-_termo_de_fomento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020, DE 08 DE FEVEREIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO PARA REPASSAR VALORES À APAE CONSTANTINA.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1810/projeto_de_lei_021-2024_-_abertura_de_credito_especial_-_249.15580_-_assistencia_social.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1810/projeto_de_lei_021-2024_-_abertura_de_credito_especial_-_249.15580_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021, DE 08 DE FEVEREIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 249.155,80 (DUZENTOS E QUARENTA E NOVE MIL, CENTO E CINQUENTA E CINCO REAIS E OITENTA CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1811/projeto_de_lei_022-2024_-_abertura_de_credito_especial_-_2.310.00000_-_obras_e_viacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1811/projeto_de_lei_022-2024_-_abertura_de_credito_especial_-_2.310.00000_-_obras_e_viacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 022, DE 08 DE FEVEREIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 2.310.000,00 (DOIS MILHÕES, TREZENTOS E DEZ MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1813/projeto_de_lei_023-2024_-_abertura_de_credito_suplemenetar_-_36.35800_-_assistencia_social.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1813/projeto_de_lei_023-2024_-_abertura_de_credito_suplemenetar_-_36.35800_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 023, DE 19 DE FEVEREIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 36.358,00 (TRINTA E SEIS MIL, TREZENTOS E CINQUENTA E OITO REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1814/projeto_de_lei_024-2024_-_abertura_de_credito_especial_-_49.99991_-_industria_e_comercio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1814/projeto_de_lei_024-2024_-_abertura_de_credito_especial_-_49.99991_-_industria_e_comercio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 024, DE 21 DE FEVEREIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 49.999,91 (QUARENTA E NOVE MIL, NOVECENTOS E NOVENTA E NOVE REAIS E NOVENTA E UM CENTAVOS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_de_lei_025-2024_-_contratacoes_emergenciais_marco_e_abril.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_de_lei_025-2024_-_contratacoes_emergenciais_marco_e_abril.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 025, DE 28 DE FEVEREIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/projeto_de_lei_026-2024_-_apae_30.00000_-_duodecimo_-_termo_de_fomento.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/projeto_de_lei_026-2024_-_apae_30.00000_-_duodecimo_-_termo_de_fomento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 026, DE 28 DE FEVEREIRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO PARA REPASSAR VALORES À APAE CONSTANTINA.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_de_lei_027-2024_-_aumenta_vagas_de_administrativo_de_pessoal.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_de_lei_027-2024_-_aumenta_vagas_de_administrativo_de_pessoal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 027, DE 13 DE MARÇO DE 2024._x000D_
 ALTERA A QUANTIDADE DE CARGOS DE ADMINISTRATIVO DE PESSOAL CONSTANTE NO ARTIGO 4º DA LEI MUNICIPAL Nº 3.424, DE 21 DE JULHO DE 2015.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_de_lei_028-2024_-_contratacoes_emergenciais.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_de_lei_028-2024_-_contratacoes_emergenciais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 028, DE 13 DE MARÇO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/projeto_de_lei_029-2024_-_altera_lei_acs_e_ace_-_piso_2024.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/projeto_de_lei_029-2024_-_altera_lei_acs_e_ace_-_piso_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 029, DE 13 DE MARÇO DE 2024._x000D_
 ALTERA A LEI MUNICIPAL Nº 4.105, DE 26 DE JULHO DE 2022, LEI MUNICIPAL Nº 2.428 DE 11 DE JANEIRO DE 2008 E LEI MUNICIPAL Nº 3.823, DE 04 DE DEZEMBRO DE 2019, FIXANDO O PISO SALARIAL PARA O ANO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/projeto_de_lei_030-2024_-_subvencao_ahcros.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/projeto_de_lei_030-2024_-_subvencao_ahcros.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 030, DE 15 DE MARÇO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO, NA FORMA DE SUBVENÇÃO SOCIAL, À ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA REGIONAL DE SAÚDE – AHCROS E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1828/projeto_de_lei_031-2024_-_auxilio_financeiro_condesc_brigada_militar_-_duodecimo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1828/projeto_de_lei_031-2024_-_auxilio_financeiro_condesc_brigada_militar_-_duodecimo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 031, DE 18 DE MARÇO DE 2024._x000D_
 CONCEDE AUXÍLIO FINANCEIRO AO CONDESC/ BRIGADA MILITAR PARA AQUISIÇÃO DE EQUIPAMENTOS DE VIDEOMONITORAMENTO COM RECURSOS DO DUODÉCIMO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_no._32-2024_contratacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_no._32-2024_contratacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 032, DE 25 DE MARÇO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1835/projeto_de_lei_no._33-2024_acisac.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1835/projeto_de_lei_no._33-2024_acisac.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar termo de fomento com a Associação Comercial, Industrial, Serviços e Agropecuária de Constantina – ACISAC.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1840/projeto_de_lei_034-2024_-_altera_lei_3823-2019_-_agente_de_combate_as_endemias.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1840/projeto_de_lei_034-2024_-_altera_lei_3823-2019_-_agente_de_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 034, DE 01 DE ABRIL DE 2024._x000D_
 ALTERA A LEI MUNICIPAL Nº 3.823, DE 04 DE DEZEMBRO DE 2019 QUE DISPÕE SOBRE A CRIAÇÃO DO EMPREGO PÚBLICO DE AGENTE DE COMBATE ÀS ENDEMIAS, SUAS ATRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1841/projeto_de_lei_035-2024_-_altera_lei_4339-2024_-_repasse_ahcros.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1841/projeto_de_lei_035-2024_-_altera_lei_4339-2024_-_repasse_ahcros.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 035, DE 01 DE ABRIL DE 2024._x000D_
 ALTERA A LEI MUNICIPAL Nº 4.339, DE 21 DE MARÇO DE 2024 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO, NA FORMA DE SUBVENÇÃO SOCIAL, À ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA REGIONAL DE SAÚDE – AHCROS E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1842/projeto_de_lei_036-2024_-_repasse_escolinha_clube_comercial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1842/projeto_de_lei_036-2024_-_repasse_escolinha_clube_comercial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 036, DE 01 DE ABRIL DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À SOCIEDADE RECREATIVA COMERCIAL E CULTURAL DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1843/projeto_de_lei_037-2024_-_contratacoes_emergenciais_medico_e_enfermeiro.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1843/projeto_de_lei_037-2024_-_contratacoes_emergenciais_medico_e_enfermeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 037, DE 01 DE ABRIL DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1844/projeto_de_lei_038-2024_-_altera_art_2_da_lei_3935-2021_-_convenio_hospital_tenente_portela.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1844/projeto_de_lei_038-2024_-_altera_art_2_da_lei_3935-2021_-_convenio_hospital_tenente_portela.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 038, DE 01 DE ABRIL DE 2024._x000D_
 ALTERA A REDAÇÃO DO ARTIGO 2º DA LEI MUNICIPAL Nº 3.935, DE 15 DE JANEIRO DE 2021 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR BENEFICENTE SANTO ANTÔNIO DE TENENTE PORTELA-RS.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1845/projeto_de_lei_039-2024_-_abertura_de_credito_especial_-_150.00000_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1845/projeto_de_lei_039-2024_-_abertura_de_credito_especial_-_150.00000_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 039, DE 01 DE ABRIL DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1846/projeto_de_lei_040-2024_-_subvencao_radio_fm_2024.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1846/projeto_de_lei_040-2024_-_subvencao_radio_fm_2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 040, DE 01 DE ABRIL DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO EM FORMA DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE COMUNICAÇÃO COMUNITÁRIA EDUCATIVA E CULTURAL CONSTANTINA – RÁDIO FM.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_041-2024_-_abertura_de_credito_suplementar_-_20.00000_-_aucc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_041-2024_-_abertura_de_credito_suplementar_-_20.00000_-_aucc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 041, DE 11 DE ABRIL DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 20.000,00 (VINTE MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1849/projeto_de_lei_042-2024_-_contratacoes_emergenciais_maio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1849/projeto_de_lei_042-2024_-_contratacoes_emergenciais_maio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 042, DE 11 DE ABRIL DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_43-2024_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_43-2024_substitutivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO UNIVERSITÁRIA E CULTURAL DE CONSTANTINA - AUCC - PARA AUXILIAR O TRANSPORTE UNIVERSITÁRIO NO ANO DE 2024.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1851/projeto_de_lei_044-2024_-_apae_150.00000.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1851/projeto_de_lei_044-2024_-_apae_150.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 044, DE 18 DE ABRIL DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO PARA REPASSAR VALORES À APAE CONSTANTINA.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1852/projeto_de_lei_045-2024_-_abertura_de_credito_suplementar_-_150.00000_-_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1852/projeto_de_lei_045-2024_-_abertura_de_credito_suplementar_-_150.00000_-_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 045, DE 18 DE ABRIL DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 150.000,00 (CENTO E CINQUENTA MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1853/projeto_de_lei_046-2024_-_termo_de_cooperacao_sesc_-_rustica_65_anos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1853/projeto_de_lei_046-2024_-_termo_de_cooperacao_sesc_-_rustica_65_anos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 046, DE 25 DE ABRIL DE 2024._x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA A FIRMAR TERMO DE COOPERAÇÃO COM O SESC PARA REALIZAÇÃO DA “RÚSTICA COMEMORATIVA AOS 65 ANOS DE CONSTANTINA”.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1854/projeto_de_lei_047-2024_-_altera_redacao_da_lei_4335-2024.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1854/projeto_de_lei_047-2024_-_altera_redacao_da_lei_4335-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 047, DE 08 DE MAIO DE 2024._x000D_
 ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 2º DA LEI MUNICIPAL 4.335 DE 05 DE MARÇO DE 2024 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1855/projeto_de_lei_048-2024_-_contratacoes_emergenciais_junho.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1855/projeto_de_lei_048-2024_-_contratacoes_emergenciais_junho.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 048, DE 08 DE MAIO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_lei_049-2024_-_revoga_lei_4329-2024..pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_lei_049-2024_-_revoga_lei_4329-2024..pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 049, DE 08 DE MAIO DE 2024._x000D_
 REVOGA A LEI MUNICIPAL Nº 4.329, DE 21 DE FEVEREIRO DE 2024 QUE ALTERA A LEI MUNICIPAL Nº 3.330, DE 30 DE SETEMBRO DE 2014, QUE "ESTABELECE O NOVO CÓDIGO TRIBUTÁRIO MUNICIPAL, CONSOLIDA LEGISLAÇÃO TRIBUTÁRIA E DÁ OUTRAS PROVIDÊNCIAS", PARA INCLUIR PREVISÕES ESPECÍFICAS EM RELAÇÃO À TRIBUTAÇÃO DE CONDOMÍNIOS.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_lei_050-2024_-_contratacoes_emergenciais_calamidade_publica.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_lei_050-2024_-_contratacoes_emergenciais_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 050, DE 10 DE MAIO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1860/projeto_de_lei_051-2024_-_abertura_de_credito_suplementar_-_300.00000_-_educacao_-_clube_comercial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1860/projeto_de_lei_051-2024_-_abertura_de_credito_suplementar_-_300.00000_-_educacao_-_clube_comercial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 051, DE 010 DE MAIO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 300.000,00 (TREZENTOS MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1861/projeto_lei_52_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1861/projeto_lei_52_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052, DE 13 DE MAIO DE 2024. SUBSTITUTIVO_x000D_
 DISPÕE SOBRE A DEFINIÇÃO DOS LIMITES DO PERÍMETRO URBANO DO MUNICÍPIO DE CONSTANTINA E SUAS ZONAS DE EXPANSÃO URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1864/projeto_de_lei_053-2024_-_cedencia_de_servidor_para_o_forum.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1864/projeto_de_lei_053-2024_-_cedencia_de_servidor_para_o_forum.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 053, DE 23 DE MAIO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO MÚTUA COM O PODER JUDICIÁRIO, CEDENDO SERVIDOR PARA ATUAR JUNTO AO FORO DA COMARCA DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1868/projeto_de_lei_054-2024_-_abertura_de_credito_especial_-_1.754.40000_-_defesa_civil.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1868/projeto_de_lei_054-2024_-_abertura_de_credito_especial_-_1.754.40000_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 054, DE 05 DE JUNHO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 1.754.400,00 (UM MILHÃO, SETECENTOS E CINQUENTA E QUATRO MIL E QUATROCENTOS REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1875/projeto_de_lei_055-2024_-_abertura_de_credito_suplementar_-_733.91442_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1875/projeto_de_lei_055-2024_-_abertura_de_credito_suplementar_-_733.91442_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 055, DE 19 DE JUNHO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 733.914,42 (SETECENTOS E TRINTA E TRÊS MIL, NOVECENTOS E QUATORZE REAIS E QUARENTA E DOIS CENTAVOS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1876/projeto_de_lei_056-2024_-_contratacoes_emergenciais_julho.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1876/projeto_de_lei_056-2024_-_contratacoes_emergenciais_julho.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 056, DE 19 DE JUNHO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1883/projeto_de_lei_057-2024_-_abertura_de_credito_especial_-_1.337.22217_-_administracao_e_obras.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1883/projeto_de_lei_057-2024_-_abertura_de_credito_especial_-_1.337.22217_-_administracao_e_obras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 057, DE 26 DE JUNHO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 1.337.222,17 (UM MILHÃO, TREZENTOS E TRINTA E SETE MIL, DUZENTOS E VINTE E DOIS REAIS E DEZESSETE CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1884/projeto_de_lei_058-2024_-_subvencao_apac.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1884/projeto_de_lei_058-2024_-_subvencao_apac.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 058, DE 26 DE JUNHO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE CONSTANTINA - APAC E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_lei_059-2024_-_abertura_de_credito_suplementar_-_300.00000_-_ahcros.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_lei_059-2024_-_abertura_de_credito_suplementar_-_300.00000_-_ahcros.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 059, DE 27 DE JUNHO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_de_lei_060-2024_-_subvencao_ahcros_-_r_300.00000.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_de_lei_060-2024_-_subvencao_ahcros_-_r_300.00000.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 060, DE 27 DE JUNHO DE 2024._x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA A CONCEDER AUXÍLIO FINANCEIRO, NA FORMA DE SUBVENÇÃO SOCIAL, À ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA REGIONAL DE SAÚDE – AHCROS, PARA AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PERMANENTES DA UNIDADE DE URGÊNCIA E EMERGÊNCIA DO HOSPITAL.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_de_lei_061-2024_-_contratacoes_emergenciais_dentista.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_de_lei_061-2024_-_contratacoes_emergenciais_dentista.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 061, DE 28 DE JUNHO DE 2024_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_de_lei_062-2024_-_apae_-_repasse_ir.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_de_lei_062-2024_-_apae_-_repasse_ir.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 062, DE 03 DE JULHO DE 2024_x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA A REPASSAR R$ 50.000,00 (CINQUENTA MIL REAIS) À APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA, ORIUNDOS DE COMPANHA DOAÇÃO DE IMPOSTO DE RENDA ATRAVÉS DO CMDCA.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_de_lei_063-2024_-_abertura_de_credito_especial_-_279.64287_-_assistencia_social.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_de_lei_063-2024_-_abertura_de_credito_especial_-_279.64287_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 063, DE 04 DE JULHO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 279.642,87 (DUZENTOS E SETENTA E NOVE MIL, SEISCENTOS E QUARENTA E DOIS REAIS E OITENTA E SETE CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1893/projeto_de_lei_064-2024_-_abertura_de_credito_suplementar_-_375.10000_-_defesa_civil.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1893/projeto_de_lei_064-2024_-_abertura_de_credito_suplementar_-_375.10000_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 064, DE 15 DE JULHO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 375.100,00 (TREZENTOS E SETENTA E CINCO MIL E CEM REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1897/projeto_de_lei_065-2024_-_contratacoes_emergenciais_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1897/projeto_de_lei_065-2024_-_contratacoes_emergenciais_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 065, DE 24 DE JULHO DE 2024_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO PARA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1898/projeto_de_lei_066-2024_-_abertura_de_credito_especial_-_92.49730_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1898/projeto_de_lei_066-2024_-_abertura_de_credito_especial_-_92.49730_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 066, DE 04 DE JULHO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 92.497,30 (NOVENTA E DOIS MIL, QUATROCENTOS E NOVENTA E SETE REAIS E TRINTA CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1907/projeto_de_lei_067-2024_-_alienacao_imovel_linha_sao_marcos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1907/projeto_de_lei_067-2024_-_alienacao_imovel_linha_sao_marcos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 067, DE 12 DE AGOSTO DE 2024_x000D_
 AUTORIZA A DESAFETAR E ALIENAR BEM IMÓVEL INSERVÍVEL PERTENCENTE AO MUNICÍPIO DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1910/projeto_de_lei_068-2024_-_contratacoes_emergenciais_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1910/projeto_de_lei_068-2024_-_contratacoes_emergenciais_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 068, DE 27 DE AGOSTO DE 2024_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO PARA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1912/projeto_de_lei_069-2024_-_ldo_2025.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1912/projeto_de_lei_069-2024_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 069, DE 09 DE SETEMBRO DE 2024_x000D_
 _x000D_
 DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1913/projeto_de_lei_070-2024_-_alienacao_de_lotes_reurb_bairro_sao_roque.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1913/projeto_de_lei_070-2024_-_alienacao_de_lotes_reurb_bairro_sao_roque.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 070, DE 23 DE SETEMBRO DE 2024_x000D_
 AUTORIZA O MUNICÍPIO A REALIZAR ALIENAÇÃO DIRETA DOS LOTES DA ÁREA DA MATRÍCULA Nº 15.614 LOCALIZADOS NO NÚCLEO URBANO INFORMAL CONSOLIDADO NO BAIRRO SÃO ROQUE, COM VISTAS À REGULARIZAÇÃO DOS IMÓVEIS E À TITULAÇÃO A SEUS OCUPANTES MEDIANTE PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA URBANA REURB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1914/projeto_de_lei_071-2024_-_contratacoes_emergenciais_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1914/projeto_de_lei_071-2024_-_contratacoes_emergenciais_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 071, DE 24 DE SETEMBRO DE 2024_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO PARA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1916/projeto_de_lei_072-2024_-_apps_urbanas_consolidadas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1916/projeto_de_lei_072-2024_-_apps_urbanas_consolidadas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 072, DE 07 DE OUTUBRO DE 2024_x000D_
 DEFINE AS METRAGENS DE ÁREAS DE PRESERVAÇÃO PERMANENTE EM ÁREAS URBANAS CONSOLIDADAS E AS ÁREAS NÃO EDIFICANTES, NOS TERMOS DAS LEIS Nº 12.651, DE 25 DE MAIO DE 2012 E Nº 6.766, DE 19 DE DEZEMBRO DE 1979.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1917/projeto_de_lei_073-2024_-_altera_a_lei_1.790-02_-_pensao_por_morte.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1917/projeto_de_lei_073-2024_-_altera_a_lei_1.790-02_-_pensao_por_morte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 073, DE 10 DE OUTUBRO DE 2024_x000D_
 ALTERA A REDAÇÃO DO ARTIGO 218 E SEU PARÁGRAFO ÚNICO, A REDAÇÃO DO ARTIGO 226 E REVOGA OS ARTIGOS 219, 220, 221, 222, 223, 224 E 225, SEUS PARÁGRAFOS, INCISOS E ALÍNEAS, DA LEI MUNICIPAL Nº 1.790, DE 26 DE MARÇO DE 2002.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1921/projeto_de_lei_074-2024_-_abertura_de_credito_suplementar_-_1.456.59400_-_folha.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1921/projeto_de_lei_074-2024_-_abertura_de_credito_suplementar_-_1.456.59400_-_folha.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 074, DE 24 DE OUTUBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.456.594,00 (UM MILHÃO, QUATROCENTOS E CINQUENTA E SEIS MIL E QUINHENTOS E NOVENTA E QUATRO REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1922/projeto_de_lei_075-2024_-_abertura_de_credito_especial_-_50.00000_-_desapropriacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1922/projeto_de_lei_075-2024_-_abertura_de_credito_especial_-_50.00000_-_desapropriacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 075, DE 04 DE NOVEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1923/projeto_de_lei_076-2024_-_abertura_de_credito_suplementar_-_167.65494_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1923/projeto_de_lei_076-2024_-_abertura_de_credito_suplementar_-_167.65494_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 076, DE 11 DE NOVEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 167.654,94 (CENTO E SESSENTA E SETE MIL, SEISCENTOS E CINQUENTA E QUATRO REAIS E NOVENTA E QUATRO CENTAVOS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_077-2024_-_abertura_de_credito_especial_-_700.00000_-_agricultura_-_escavadeira_hidraulica.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_077-2024_-_abertura_de_credito_especial_-_700.00000_-_agricultura_-_escavadeira_hidraulica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 077, DE 11 DE NOVEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 700.000,00 (SETECENTOS MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_078-2024_-_abertura_de_credito_suplementar_-_41.59651_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_078-2024_-_abertura_de_credito_suplementar_-_41.59651_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 078, DE 13 DE NOVEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 41.596,51 (QUARENTA E UM MIL, QUINHENTOS E NOVENTA E SEIS REAIS E CINQUENTA E UM CENTAVOS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1927/projeto_de_lei_079-2024_-_abertura_de_credito_suplementar_-_700.00000_-_obras.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1927/projeto_de_lei_079-2024_-_abertura_de_credito_suplementar_-_700.00000_-_obras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 079, DE 19 DE NOVEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 700.000,00 (SETECENTOS MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1928/projeto_de_lei_080-2024_-_abertura_de_credito_suplementar_-_1.226.29958_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1928/projeto_de_lei_080-2024_-_abertura_de_credito_suplementar_-_1.226.29958_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 080, DE 03 DE DEZEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.226.299,58 (UM MILHÃO, DUZENTOS E VINTE E SEIS MIL, DUZENTOS E NOVENTA E NOVE REAIS E CINQUENTA E OITO CENTAVOS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1929/projeto_de_lei_081-2024_-_abertura_de_credito_suplementar_-_68.94400_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1929/projeto_de_lei_081-2024_-_abertura_de_credito_suplementar_-_68.94400_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 081, DE 03 DE DEZEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 68.944,00 (SESSENTA E OITO MIL, NOVECENTOS E QUARENTA E QUATRO REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1930/projeto_de_lei_082-2024_-_abertura_de_credito_suplementar_-_41.16400_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1930/projeto_de_lei_082-2024_-_abertura_de_credito_suplementar_-_41.16400_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 082, DE 03 DE DEZEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 41.164,00 (QUARENTA E UM MIL, CENTO E SESSENTA E QUATRO REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1931/projeto_de_lei_083-2024_-_abertura_de_credito_suplementar_-_74.36300_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1931/projeto_de_lei_083-2024_-_abertura_de_credito_suplementar_-_74.36300_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 083, DE 03 DE DEZEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 74.363,00 (SETENTA E QUATRO MIL, TREZENTOS E SESSENTA E TRÊS REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1932/projeto_de_lei_084-2024_-_abertura_de_credito_suplementar_-_200.00000_-_fazenda.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1932/projeto_de_lei_084-2024_-_abertura_de_credito_suplementar_-_200.00000_-_fazenda.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 084, DE 03 DE DEZEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1933/projeto_de_lei_085-2024_-_abertura_de_credito_suplementar_-_100.00000_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1933/projeto_de_lei_085-2024_-_abertura_de_credito_suplementar_-_100.00000_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 085, DE 03 DE DEZEMBRO DE 2024._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), INCLUI NA LOA.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1934/plo_86-2024_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1934/plo_86-2024_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 086, DE 06 DE DEZEMBRO DE 2024._x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONSTANTINA, PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1937/projeto_de_lei_087-2024_-_contratacoes_emergenciais_2025_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1937/projeto_de_lei_087-2024_-_contratacoes_emergenciais_2025_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 087, DE 19 DE DEZEMBRO DE 2024._x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA A EFETUAR CONTRATAÇÕES EMERGENCIAIS E TEMPORÁRIAS PARA SUPRIR NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E DESPORTO PARA O ANO LETIVO DE 2025.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/resolucao_no_01.2024_-_regulamento_diarias.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/resolucao_no_01.2024_-_regulamento_diarias.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 01/2024 de 06 de março de 2024._x000D_
 Dispõe sobre a solicitação de diárias e a prestação de contas das respectivas despesas, e dá outras providências.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1869/emenda_a_lom_01.2024_-_esse_24.06.2024_1_assinado.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1869/emenda_a_lom_01.2024_-_esse_24.06.2024_1_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA À LEI ORGÂNICA 01/2024 de 14 de junho de 2024._x000D_
 Altera diversos dispositivos da Lei Orgânica Municipal para adequar ao ordenamento jurídico pátrio, e dá outras providências.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>P INF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1808/pedido_de_informacao_no_01.2024_0_servidores_cnes.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1808/pedido_de_informacao_no_01.2024_0_servidores_cnes.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 01/2024 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: CONSIDERANDO que o Pedido de Informações é um instituto consolidado pela Lei nº 12.527, de novembro de 2011, cujo prazo padrão de respostas é até 20 (vinte) dias; _x000D_
 PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: A.	relação dos servidores vinculados ao sistema CNES da secretaria de saúde. B.	e copia dos contratos quando se tratar de contrato emergencial.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/pedido_de_informacao_no_02.2024_corsan__-_caixa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/pedido_de_informacao_no_02.2024_corsan__-_caixa.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 02/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador ARI DIRCEU GIACOMINI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 CONSIDERANDO que o Pedido de Informações é um instituto consolidado pela Lei nº 12.527, de novembro de 2011, cujo prazo padrão de respostas é até 20 (vinte) dias;_x000D_
 _x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 _x000D_
 Que a Administração Municipal considerando a solicitação verbal e pedido de indicação do Vereador Ari Dirceu Giacomini, envie para a Câmara Municipal de Vereadores: _x000D_
 _x000D_
 A.	Quais as providencias adotadas em relação a demolição/retirada da caixa d’agua da Corsan no terreno do Município de Constantina ao lado da Escola Municipal Primeiros Passos (Creche)._x000D_
 B.	Caso houve expedição de ofício, que seja enviada a Casa Legislativa cópia do mesmo e todos os documentos que instruem o referido expediente.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/pedido_de_informacao_no_03.2024_trevo_corsan.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/pedido_de_informacao_no_03.2024_trevo_corsan.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 03/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador ARI DIRCEU GIACOMINI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 CONSIDERANDO que o Pedido de Informações é um instituto consolidado pela Lei nº 12.527, de novembro de 2011, cujo prazo padrão de respostas é até 20 (vinte) dias;_x000D_
 _x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 _x000D_
 Que a Administração Municipal considerando a situação precária do “TREVO DA CORSAN”, envie para a Câmara Municipal de Vereadores: _x000D_
 _x000D_
 A.	Se o Poder executivo tem algum planejamento de obras para o local?_x000D_
 B.	Em caso positivo qual seria esse plano e o prazo para implementação?</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1832/pedido_de_informacao_no_04.2024_-_praca.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1832/pedido_de_informacao_no_04.2024_-_praca.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 04/2024 SENHOR PRESIDENTE: O vereador ARI DIRCEU GIACOMINI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: CONSIDERANDO que o Pedido de Informações é um instituto consolidado pela Lei nº 12.527, de novembro de 2011, cujo prazo padrão de respostas é até 20 (vinte) dias;_x000D_
 PEDIDO DE INFORMAÇÃO: Que a Administração Municipal, considerando os projetos de revitalização da Praça Getúlio Vargas que já foram apresentados nessa Casa Legislativa, envie/informe para a Câmara Municipal de Vereadores: _x000D_
 A.	Os projetos e memoriais descritivos relativos a revitalização da Praça Getúlio Vargas._x000D_
 B.	Os convênios e repasses de recursos existentes relativos a revitalização da Praça Getúlio Vargas (Federais e Estaduais)._x000D_
 C.	Dotação Orçamentária do orçamento 2024 relativos a revitalização da Praça Getúlio Vargas._x000D_
 D.	Caso existente licitações relativas a revitalização da Praça Getúlio Vargas._x000D_
 E.	Previsão de execução dos referidos projetos;</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1837/pedido_de_informacao_05_-_pedido_informacao_enquadramento_de_divisao_fiscal_2.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1837/pedido_de_informacao_05_-_pedido_informacao_enquadramento_de_divisao_fiscal_2.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 05/2024 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores:  1)	Relatório ou parecer jurídico referente aos Protocolo 7018 de 30 de novembro de 2023, livro 032, folha 67 e Protocolo 7019 de 01 de dezembro de 2023, livro 032, folha 67, protocolos 7020 de 01 de dezembro de 2023, livro 032, folha 67, que tratam da solicitação de enquadramento no programa de desenvolvimento sustentável do município de Constantina-PRODESC</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1838/pedido_de_informacao_no_06_-_pedido_informacao_enquadramento_de_divisao_fiscal_2.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1838/pedido_de_informacao_no_06_-_pedido_informacao_enquadramento_de_divisao_fiscal_2.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 06/2024 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores:  1)	Relatório ou parecer jurídico referente aos protocolos 4034 de 22 de agosto de 2023, livro 032, folha 59, que tratam do requerimento para enquadramento de divisão fiscal.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1839/pedido_informacao_no_07.2024_-_rua_mario_eduardo_giacomini_2024_2.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1839/pedido_informacao_no_07.2024_-_rua_mario_eduardo_giacomini_2024_2.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 07/2024 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores:  1)	Relatório descritivo sobre o protocolo 964 de 28 de agosto de 2022, que dispõe sobre a adesão dos moradores da Rua Mario Eduardo Giacomini ao programa de pavimentação participativa instituído pela Lei 3330 de 30 de setembro de 2014, contendo as seguintes informações:_x000D_
 a)	Se o protocolo foi deferido._x000D_
 b)	Se deferido informar o estágio do estudo de Viabilidade._x000D_
 c)	Se indeferido, justificar o motivo.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1870/pedido_de_informacao_n_08.2024_-_residuos_solidos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1870/pedido_de_informacao_n_08.2024_-_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 08/2024 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 _x000D_
 Informações sobre o Plano Municipal De Resíduos Sólidos, se foram tomadas atitudes quanto ao atendimento do Artigo 19 da lei federal LEI Nº 12.305, DE 2 DE AGOSTO DE 2010. _x000D_
 _x000D_
 1.	Que encaminhe a câmara municipal de vereadores o plano municipal de gestão integrada de resíduos sólidos._x000D_
 2.	Informar se foi criada comissão para tratar os assuntos pertinentes ao tema, se não foi informar o motivo._x000D_
 3.	Se foi criada a comissão informar os integrantes e cópia da ata de constituição e atas de possíveis reuniões. _x000D_
 4.	Que aponte recurso no orçamento municipal no exercício de 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1871/pedido_de_informacao_n_09.2024_-_plano_de_saneamento.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1871/pedido_de_informacao_n_09.2024_-_plano_de_saneamento.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 09/2024 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: _x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 _x000D_
 Informações sobre o Plano Municipal De Saneamento;_x000D_
  _x000D_
 1.	Que encaminhe a câmara municipal de vereadores metas que visem a unificar a coleta e o tratamento do esgoto sanitário, visando a universalização em 2033._x000D_
 2.	Informar se foi criada comissão para tratar os assuntos pertinentes ao tema, se não foi informar o motivo._x000D_
 3.	Se foi criada a comissão informar os integrantes e cópia da ata de constituição e atas de possíveis reuniões. _x000D_
 4.	Que aponte recurso no orçamento municipal no exercício de 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1872/pedido_de_informacao_n_10.2024_-_meio_ambiente.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1872/pedido_de_informacao_n_10.2024_-_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 10/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 _x000D_
 Informações sobre a Política municipal de meio ambiente, quanto a criação de comissão para discutir política ou ações voltadas ao planejamento da gestão ambiental, combate à poluição, preservação da fauna, flora e florestas previstos no artigo 23 da constituição federal._x000D_
 _x000D_
 1.	Que encaminhe a câmara municipal de vereadores metas sobre a política do Meio Ambiente._x000D_
 2.	Informar se foi criada comissão para tratar os assuntos pertinentes ao tema, se não foi informar o motivo._x000D_
 3.	Se foi criada a comissão informar os integrantes e cópia da ata de constituição e atas de possíveis reuniões. _x000D_
 4.	Que aponte recurso no orçamento municipal no exercício de 2022, 2023 e 2024.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1874/pedido_de_informacao_n_11.2024_-_saldo_venda_imovel_para_a_alfa_assinado.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1874/pedido_de_informacao_n_11.2024_-_saldo_venda_imovel_para_a_alfa_assinado.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 11/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 CONSIDERANDO que o Pedido de Informações é um instituto consolidado pela Lei nº 12.527, de novembro de 2011, cujo prazo padrão de respostas é até 20 (vinte) dias;_x000D_
 _x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 _x000D_
 Informações sobre a Venda dos imóveis matrícula 14.421 e 14461, Lei Municipal 4.238/2023, que o Poder Executivo encaminhe à Câmara Municipal de Vereadores:_x000D_
 _x000D_
 1.	Cópia das escrituras de venda dos imóveis matrícula 14.421 e 14461 do ORI de Constantina – RS._x000D_
 2.	Cópia do comprovante do pagamento (depósito bancário e ou extrato) dos imóveis alienados através da Lei 4.238/2023._x000D_
 3.	Nos termos do art. 6º da lei 4.238/2023, demonstrativo bancários dos valores depositados relativos ao pagamento dos imóveis alienados através da Lei 4.238/2023, com o número da conta específica, ou da aplicação dos recursos._x000D_
 4.	Nos termos do art. 6º da lei 4.238/2023, demonstrativo da dotação orçamentária específica no balanço/balancete de verificação.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1879/pedido_de_informacao_n_12.2024_-_passe_livre_assinado.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1879/pedido_de_informacao_n_12.2024_-_passe_livre_assinado.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 12/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador ANGELO GUARESI, com assento na Bancada do PP, nos_x000D_
 termos regimentais, solicita que, após tramitação e aprovação do_x000D_
 Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 CONSIDERANDO que o Pedido de Informações é um instituto consolidado pela Lei Federal nº_x000D_
 12.527, de novembro de 2011, cujo prazo padrão de respostas é até 20 (vinte) dias;_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores:_x000D_
 Informações sobre o Passe Livre Estudantil_x000D_
 1. Situação do município junto ao programa Passe Livre Estudantil._x000D_
 2. Quantidade de alunos cadastrados no programa._x000D_
 3. Se os alunos constantinenses receberam algum valor esse ano, e em caso positivo, qual_x000D_
 valor._x000D_
 4. Se a Administração possui uma relação de alunos que utilizam transporte e quais devem_x000D_
 preenchem os requisitos de adesão ao Passe Livre Estudantil.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1880/pedido_de_informacao_n_13.2024_-_prodesc_assinado.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1880/pedido_de_informacao_n_13.2024_-_prodesc_assinado.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 13/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador ANGELO GUARESI, com assento na Bancada do PP, nos_x000D_
 termos regimentais, solicita que, após tramitação e aprovação do_x000D_
 Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 CONSIDERANDO que o Pedido de Informações é um instituto consolidado pela Lei Federal nº_x000D_
 12.527, de 18 de novembro de 2011, cujo prazo padrão de respostas é até 20 (vinte) dias;_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores:_x000D_
 Benefícios fiscais do PRODESC – Lei Municipal Nº 3.832, de 30 de dezembro de 2019._x000D_
 1. Quantas solicitações de vendas subsidiadas previstas no art. 4º a Administração recebeu a_x000D_
 partir de 14 de dezembro de 2022._x000D_
 a. Que a administração envie a esta Casa Legislativa, cópia dos protocolos com o_x000D_
 devido trâmite – respeitada as disposições da LGPD e demais regulamentações de_x000D_
 sigilo._x000D_
 2. Quantas solicitações de benefícios previstos no art. 5º, inciso V, alínea “a”, a Administração_x000D_
 recebeu a partir de 05 de abril de 2022._x000D_
 a. Que a administração envie a esta Casa Legislativa, cópia dos protocolos com o_x000D_
 devido trâmite – respeitada as disposições da LGPD e demais regulamentações de_x000D_
 sigilo</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1881/pedido_de_informacao_n_14.2024_-_ctm_assinado.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1881/pedido_de_informacao_n_14.2024_-_ctm_assinado.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 14/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador ANGELO GUARESI, com assento na Bancada do PP, nos_x000D_
 termos regimentais, solicita que, após tramitação e aprovação do_x000D_
 Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 CONSIDERANDO que o Pedido de Informações é um instituto consolidado pela Lei Federal nº_x000D_
 12.527, de 18 de novembro de 2011, cujo prazo padrão de respostas é até 20 (vinte) dias;_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores:_x000D_
 Benefícios fiscais previstos no Código Tributário Municipal – Lei Municipal Nº 3.330, de 30 de_x000D_
 setembro de 2014._x000D_
 1. Quantas solicitações de benefícios previstos no art. 5º, §3º, a Administração recebeu._x000D_
 a. Que a administração envie a esta Casa Legislativa, cópia dos protocolos e ofícios com o_x000D_
 devido trâmite – respeitada as disposições da LGPD e demais regulamentações de sigilo._x000D_
 2. Quantas solicitações de benefícios previstos no art. 5º, §2º-A, a Administração recebeu._x000D_
 a. Que a administração envie a esta Casa Legislativa, cópia dos protocolos e ofícios com o_x000D_
 devido trâmite – respeitada as disposições da LGPD e demais regulamentações de sigilo._x000D_
 3. Quantas solicitações de benefícios previstos no art. 57, §1º-A, e §2º, a Administração_x000D_
 recebeu._x000D_
 a. Que a administração envie a esta Casa Legislativa, cópia dos protocolos e ofícios com o_x000D_
 devido trâmite – respeitada as disposições da LGPD e demais regulamentações de sigilo._x000D_
 4. Quantas solicitações de benefícios previstos no art. 57, §5º, a Administração recebeu._x000D_
 a. Que a administração envie a esta Casa Legislativa, cópia dos protocolos e ofícios com o_x000D_
 devido trâmite – respeitada as disposições da LGPD e demais regulamentações de sigilo.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1882/pedido_de_informacao_n_15.2024_-_lei_de_liberdade_economica_assinado.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1882/pedido_de_informacao_n_15.2024_-_lei_de_liberdade_economica_assinado.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 15/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador ANGELO GUARESI, com assento na Bancada do PP, nos_x000D_
 termos regimentais, solicita que, após tramitação e aprovação do_x000D_
 Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 CONSIDERANDO que o Pedido de Informações é um instituto consolidado pela Lei Federal nº_x000D_
 12.527, de 18 de novembro de 2011, cujo prazo padrão de respostas é até 20 (vinte) dias;_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores:_x000D_
 Informações sobre a Lei de Liberdade Econômica - Lei Municipal Nº 4.020, de 07 de_x000D_
 dezembro de 2021._x000D_
 1. Quais empresas de baixo risco foram registradas e iniciaram suas atividades sem a_x000D_
 necessidade de atos públicos de liberação da atividade econômica – conforme prevê o art._x000D_
 4º, inciso I._x000D_
 a. Que a administração envie a esta Casa Legislativa, cópia dos protocolos e ofícios com_x000D_
 o devido trâmite – respeitada as disposições da LGPD e demais regulamentações de_x000D_
 sigilo._x000D_
 2. Como está a situação do Comitê para Gestão da Declaração Municipal de Direitos de_x000D_
 Liberdade Econômica._x000D_
 a. Qual a sua composição - conforme dispõe os incisos I, II, III, IV, V, do art. 7º;_x000D_
 b. Qual a portaria que o instituiu – conforme dispõe o §2º, do art. 7º.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1935/pedido_de_informacao_n_16.2024_-_selecao_agentes_de_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1935/pedido_de_informacao_n_16.2024_-_selecao_agentes_de_saude.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 16/2024 SENHOR PRESIDENTE: Os vereadores ARI DIRCEU GIACOMINI, VILSON MENEGAZZO, ÂNGELO GUAREZI e CRISTIAN RIBOLI BRATZ, todos com assento na Bancada do PROGRESSISTAS, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: 	QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL as seguintes informações: •	Qual o endereço que a então candidata JULIANA CAZAROTTO ALBA declarou, POR OCASIÃO DA SUA INSCRIÇÃO NO PROCESSO SELETIVO PARA AGENTE COMUNITÁRIA DE SAÚDE. •	Se a candidata JULIANA CAZAROTTO ALBA já foi contratada para referido cargo. •	Qual o endereço que a candidata informou no momento da contratação, e como a mesma comprovou sua residência._x000D_
 •	A cidadã JULIANA CAZAROTTO ALBA estava cadastrada em qual endereço, no cadastro do sistema municipal de saúde, POR OCASIÃO DA DATA DA PUBLICAÇÃO DO EDITAL REFERIDO PROCESSO SELETIVO PÚBLICO._x000D_
 •	Se no momento da contratação da referida candidata foi observado o que preceitua o inciso I, do artigo 6º da Lei 11.350/2006.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>AUDPU</t>
   </si>
   <si>
     <t>Audiência Pública</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/</t>
+    <t>http://sapl.constantina.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Audiência Pública de Avaliação das Metas Fiscais 2º Quadrimestre 2024</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>PROVI</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1891/peidido_de_providencia_01.2024_-_cristian_bratz.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1891/peidido_de_providencia_01.2024_-_cristian_bratz.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS Nº 01/2024_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo, nos termos do inciso II, do Art. 55 da Lei Orgânica Municipal, o seguinte:_x000D_
 _x000D_
 PEDIDO DE PROVIDÊNCIAS: QUE O PODER EXECUTIVO DE CONSTANTINA, PROVIDENCIE:_x000D_
 1º - A instalação dos guarda corpos ou corrimão junto a ponte do rio taquaruçu que liga o bairro centro ao Bairro São Roque, na avenida João Maffessoni._x000D_
 2º - Caso não seja possível a instalação dos Guarda Corpos de concreto que está depositado no imóvel próximo ao local objeto deste pedido de providencia, que sejam recolhidos e depositados em local adequado para evitar a deterioração.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1892/peidido_de_providencia_02.2024_-_cristian_bratz.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1892/peidido_de_providencia_02.2024_-_cristian_bratz.doc</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS Nº 02/2024 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo, nos termos do inciso II, do Art. 55 da Lei Orgânica Municipal, o seguinte: _x000D_
 PEDIDO DE PROVIDÊNCIAS: QUE O PODER EXECUTIVO DE CONSTANTINA, PROVIDENCIE:_x000D_
 1º - A colocação de tubos, construção de Bueiro (Boca de Lobo) para drenagem das aguas que escoam de propriedades próximas a rua João Maffessoni, próximo ao CRAS. _x000D_
 2º - Após a colocação dos tubos e construção de possível bueiros providenciar a pavimentação sobre a drenagem das aguas para providenciar no local um acostamento, calçada para veículos e perdestes circularem.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Prefeito 1</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1939/of_gab_310-2024_veto_emenda_01_plo_86.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1939/of_gab_310-2024_veto_emenda_01_plo_86.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRALMENTE A EMENDA 01 AO PROJETO DE LEI 86/2024. LEI ORÇAMENTO</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1944/of_231_veto_pll_18-2024.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1944/of_231_veto_pll_18-2024.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRALMENTE O PROJETO DE LIE N.º 18/2024 QUE OINSTITUI O PROGRAMA DE OINCENTIVO À SUSTENTABILIDADE URBANA, DENOMINADO IPTU VERDE, QUE ESTABELECE O DESCONTO PROGRESSIVO NO IPTU DE IMÓVEIS QUE ADOTARE, MEDIDAS DE REDUÇÃO DE IMPACTO AMBIENTAL E EFICIÊNCIA ENERGÉTICA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2412,67 +2412,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1938/emenda_01.2024_ao_pl_86.2024_-_estima_a_receita_2025_20.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1829/indicacao_no_01.2024_-_bueiros_inteligentes_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1830/indicacao_no_02.2024_-_remarcacao_das_paradas_de_onibus_st_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1831/indicacao_no_03.2024_-_mao_unica_-_monteiro_lobato_e_hilario_bressan_-_ari.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1836/indicacao_no_04.2024_sinalizacao_na_rua_presidente_vargas_1121_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1878/peidido_de_indicacao_06.2024_-_vilson_menegazzo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1877/peidido_de_indicacao_07.2024_-_vilson_menegazzo_-_praca_central.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1895/peidido_de_indicacao_08.2024_-_ademar_-_sac.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1896/peidido_de_indicacao_09.2024_-_ademar_-_escola_de_volei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/mocao_de_apoio_no_01.2024_-_projeto_assembleia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1859/mocao_de_apoio_no_02.2024_-_destinacao_fundo_partidario.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1865/mocao_de_apoio_no_03.2024_-_anistia_divida_publica_rs.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1926/mocao_de_apoio_no_04.2024_-_renda_basica_energetica_-_rebe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1834/projeto_de_decreto_no_01-20124-_cidadao_benemerito_cidadao_constantinense_e_medalha_padre_guilherme.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1863/projeto_de_decreto_nc2ba_02-20124-_regulamenta_a_lei_14.129_do_ambito_da_camara_de_constantina_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1909/projeto_de_decreto_no_04-20124-_aprova_as_contas_de_2020.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1918/projeto_de_decreto_no_05-20124-_susta_o_aviso_55.2024_-_dispensa_concurso.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1919/projeto_de_decreto_no_06-20124-_susta_a_compra_das_maquinas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1920/projeto_de_decreto_no_07-20124-_susta_a_licitacao_do_predio_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1936/projeto_de_decreto_no_08-20124-_susta_a_licitacao_do_predio_da_prefeitura.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1794/projeto_de_lei_complementar_001-2024_-_altera_lei_complementar_01-2023_4303-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1908/0projeto_de_lei_complementar_002-2024_-_altera_aliquotas_do_artigo_13_da_lei_complementar_01-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1915/0projeto_de_lei_complementar_003-2024_-_altera_art_8_e_76_da_lei_complementar_01-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1793/projeto_de_lei_01.2024_-_reposicao_legislativo_e_agenmtes_politicios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1812/projeto_de_lei_02.2024_-_abertura_de_credito_camara_esse.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/projeto_de_lei_03.2024_-_denominacao_ruas_-_ari_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1821/projeto_de_lei_04.2024_-_abri_azul_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1823/projeto_de_lei_05.2024_-_alteracao_lei_3.390_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1858/projeto_de_lei_06.2024_-_altera_prazo_de_contratacao_lei_3.432_4.346_e_4.352.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1862/projeto_de_lei_07.2024_-_ceder_maquias_e_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1866/projeto_de_lei_08.2024_-_ruas_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1867/projeto_de_lei_09.2024_-_ruas_linha_braga_esse.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1873/projeto_de_lei_10.2024_-_ruas_bairro_sao_roque_essa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1894/projeto_de_lei_12.2024_-_altera_lei_4342.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1899/projeto_de_lei_legislativo_13-2024_-_angelo.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1900/projeto_de_lei_14.2024_-_fixacao_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1901/projeto_de_lei_15.2024_-_fixacao_subsidio_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1902/projeto_de_lei_16.2024_-_fixacao_subsidio_secretarios.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1903/projeto_de_lei_17.2024_-_transmissao_das_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1904/projeto_de_lei_18.2024_-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1905/projeto_de_lei_19.2024_-_transparencia_sus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1906/projeto_de_lei_20.2024_-_parklets.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1911/projeto_de_lei_21.2024_-_denominacao_ciclovia_essa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1787/projeto_de_lei_001-2024_-_abertura_de_credito_especial_-_63.40320_-_obras_e_viacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1788/projeto_de_lei_002-2024_-_abertura_de_credito_especial_-_161.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1789/projeto_de_lei_003-2024_-_altera_lei_4303-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1790/projeto_de_lei_004-2024_-_reposicao_salarial_e_aumento_real_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1791/projeto_de_lei_005-2024_-_reposicao_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1792/projeto_de_lei_006-2024_-_contratacoes_emergenciais_fevereiro_e_marco.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1795/projeto_de_lei_007-2024_-_abertura_de_credito_especial_-_65.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1796/projeto_de_lei_008-2024_-_abertura_de_credito_especial_-_2.30000_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1797/projeto_de_lei_009-2024_-_abertura_de_credito_suplementar_-_15.00000_-_fazenda.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1798/projeto_de_lei_010-2024_-_abertura_de_credito_suplementar_-_107.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_lei_011-2024_-_abertura_de_credito_suplementar_-_121.06200_-_saude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1800/projeto_de_lei_012-2024_-_abertura_de_credito_suplementar_-_20.00000_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/projeto_de_lei_013-2024_-_abertura_de_credito_suplementar_-_62.76978_-_saude.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/projeto_de_lei_014-2024_-_abertura_de_credito_especial_-_80.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_de_lei_015-2024_-_abertura_de_credito_suplementar_-_109.96000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_de_lei_016-2024_-_abertura_de_credito_suplementar_-_60.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_de_lei_017-2024_-_abertura_de_credito_suplementar_-_595.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei_018-2024_-_abertura_de_credito_suplementar_-_50.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1807/projeto_de_lei_019-2024_-_abertura_de_credito_especial_-_84.00000_-_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/projeto_de_lei_020-2024_-_apae_133.00000_-_termo_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1810/projeto_de_lei_021-2024_-_abertura_de_credito_especial_-_249.15580_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1811/projeto_de_lei_022-2024_-_abertura_de_credito_especial_-_2.310.00000_-_obras_e_viacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1813/projeto_de_lei_023-2024_-_abertura_de_credito_suplemenetar_-_36.35800_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1814/projeto_de_lei_024-2024_-_abertura_de_credito_especial_-_49.99991_-_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_de_lei_025-2024_-_contratacoes_emergenciais_marco_e_abril.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/projeto_de_lei_026-2024_-_apae_30.00000_-_duodecimo_-_termo_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_de_lei_027-2024_-_aumenta_vagas_de_administrativo_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_de_lei_028-2024_-_contratacoes_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/projeto_de_lei_029-2024_-_altera_lei_acs_e_ace_-_piso_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/projeto_de_lei_030-2024_-_subvencao_ahcros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1828/projeto_de_lei_031-2024_-_auxilio_financeiro_condesc_brigada_militar_-_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_no._32-2024_contratacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1835/projeto_de_lei_no._33-2024_acisac.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1840/projeto_de_lei_034-2024_-_altera_lei_3823-2019_-_agente_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1841/projeto_de_lei_035-2024_-_altera_lei_4339-2024_-_repasse_ahcros.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1842/projeto_de_lei_036-2024_-_repasse_escolinha_clube_comercial.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1843/projeto_de_lei_037-2024_-_contratacoes_emergenciais_medico_e_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1844/projeto_de_lei_038-2024_-_altera_art_2_da_lei_3935-2021_-_convenio_hospital_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1845/projeto_de_lei_039-2024_-_abertura_de_credito_especial_-_150.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1846/projeto_de_lei_040-2024_-_subvencao_radio_fm_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_041-2024_-_abertura_de_credito_suplementar_-_20.00000_-_aucc.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1849/projeto_de_lei_042-2024_-_contratacoes_emergenciais_maio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_43-2024_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1851/projeto_de_lei_044-2024_-_apae_150.00000.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1852/projeto_de_lei_045-2024_-_abertura_de_credito_suplementar_-_150.00000_-_apae.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1853/projeto_de_lei_046-2024_-_termo_de_cooperacao_sesc_-_rustica_65_anos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1854/projeto_de_lei_047-2024_-_altera_redacao_da_lei_4335-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1855/projeto_de_lei_048-2024_-_contratacoes_emergenciais_junho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_lei_049-2024_-_revoga_lei_4329-2024..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_lei_050-2024_-_contratacoes_emergenciais_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1860/projeto_de_lei_051-2024_-_abertura_de_credito_suplementar_-_300.00000_-_educacao_-_clube_comercial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1861/projeto_lei_52_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1864/projeto_de_lei_053-2024_-_cedencia_de_servidor_para_o_forum.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1868/projeto_de_lei_054-2024_-_abertura_de_credito_especial_-_1.754.40000_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1875/projeto_de_lei_055-2024_-_abertura_de_credito_suplementar_-_733.91442_-_saude.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1876/projeto_de_lei_056-2024_-_contratacoes_emergenciais_julho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1883/projeto_de_lei_057-2024_-_abertura_de_credito_especial_-_1.337.22217_-_administracao_e_obras.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1884/projeto_de_lei_058-2024_-_subvencao_apac.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_lei_059-2024_-_abertura_de_credito_suplementar_-_300.00000_-_ahcros.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_de_lei_060-2024_-_subvencao_ahcros_-_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_de_lei_061-2024_-_contratacoes_emergenciais_dentista.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_de_lei_062-2024_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_de_lei_063-2024_-_abertura_de_credito_especial_-_279.64287_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1893/projeto_de_lei_064-2024_-_abertura_de_credito_suplementar_-_375.10000_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1897/projeto_de_lei_065-2024_-_contratacoes_emergenciais_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1898/projeto_de_lei_066-2024_-_abertura_de_credito_especial_-_92.49730_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1907/projeto_de_lei_067-2024_-_alienacao_imovel_linha_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1910/projeto_de_lei_068-2024_-_contratacoes_emergenciais_saude.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1912/projeto_de_lei_069-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1913/projeto_de_lei_070-2024_-_alienacao_de_lotes_reurb_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1914/projeto_de_lei_071-2024_-_contratacoes_emergenciais_saude.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1916/projeto_de_lei_072-2024_-_apps_urbanas_consolidadas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1917/projeto_de_lei_073-2024_-_altera_a_lei_1.790-02_-_pensao_por_morte.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1921/projeto_de_lei_074-2024_-_abertura_de_credito_suplementar_-_1.456.59400_-_folha.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1922/projeto_de_lei_075-2024_-_abertura_de_credito_especial_-_50.00000_-_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1923/projeto_de_lei_076-2024_-_abertura_de_credito_suplementar_-_167.65494_-_saude.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_077-2024_-_abertura_de_credito_especial_-_700.00000_-_agricultura_-_escavadeira_hidraulica.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_078-2024_-_abertura_de_credito_suplementar_-_41.59651_-_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1927/projeto_de_lei_079-2024_-_abertura_de_credito_suplementar_-_700.00000_-_obras.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1928/projeto_de_lei_080-2024_-_abertura_de_credito_suplementar_-_1.226.29958_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1929/projeto_de_lei_081-2024_-_abertura_de_credito_suplementar_-_68.94400_-_saude.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1930/projeto_de_lei_082-2024_-_abertura_de_credito_suplementar_-_41.16400_-_saude.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1931/projeto_de_lei_083-2024_-_abertura_de_credito_suplementar_-_74.36300_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1932/projeto_de_lei_084-2024_-_abertura_de_credito_suplementar_-_200.00000_-_fazenda.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1933/projeto_de_lei_085-2024_-_abertura_de_credito_suplementar_-_100.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1934/plo_86-2024_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1937/projeto_de_lei_087-2024_-_contratacoes_emergenciais_2025_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/resolucao_no_01.2024_-_regulamento_diarias.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1869/emenda_a_lom_01.2024_-_esse_24.06.2024_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1808/pedido_de_informacao_no_01.2024_0_servidores_cnes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/pedido_de_informacao_no_02.2024_corsan__-_caixa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/pedido_de_informacao_no_03.2024_trevo_corsan.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1832/pedido_de_informacao_no_04.2024_-_praca.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1837/pedido_de_informacao_05_-_pedido_informacao_enquadramento_de_divisao_fiscal_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1838/pedido_de_informacao_no_06_-_pedido_informacao_enquadramento_de_divisao_fiscal_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1839/pedido_informacao_no_07.2024_-_rua_mario_eduardo_giacomini_2024_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1870/pedido_de_informacao_n_08.2024_-_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1871/pedido_de_informacao_n_09.2024_-_plano_de_saneamento.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1872/pedido_de_informacao_n_10.2024_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1874/pedido_de_informacao_n_11.2024_-_saldo_venda_imovel_para_a_alfa_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1879/pedido_de_informacao_n_12.2024_-_passe_livre_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1880/pedido_de_informacao_n_13.2024_-_prodesc_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1881/pedido_de_informacao_n_14.2024_-_ctm_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1882/pedido_de_informacao_n_15.2024_-_lei_de_liberdade_economica_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1935/pedido_de_informacao_n_16.2024_-_selecao_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1891/peidido_de_providencia_01.2024_-_cristian_bratz.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1892/peidido_de_providencia_02.2024_-_cristian_bratz.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1939/of_gab_310-2024_veto_emenda_01_plo_86.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1944/of_231_veto_pll_18-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1938/emenda_01.2024_ao_pl_86.2024_-_estima_a_receita_2025_20.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1829/indicacao_no_01.2024_-_bueiros_inteligentes_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1830/indicacao_no_02.2024_-_remarcacao_das_paradas_de_onibus_st_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1831/indicacao_no_03.2024_-_mao_unica_-_monteiro_lobato_e_hilario_bressan_-_ari.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1836/indicacao_no_04.2024_sinalizacao_na_rua_presidente_vargas_1121_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1878/peidido_de_indicacao_06.2024_-_vilson_menegazzo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1877/peidido_de_indicacao_07.2024_-_vilson_menegazzo_-_praca_central.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1895/peidido_de_indicacao_08.2024_-_ademar_-_sac.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1896/peidido_de_indicacao_09.2024_-_ademar_-_escola_de_volei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1822/mocao_de_apoio_no_01.2024_-_projeto_assembleia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1859/mocao_de_apoio_no_02.2024_-_destinacao_fundo_partidario.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1865/mocao_de_apoio_no_03.2024_-_anistia_divida_publica_rs.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1926/mocao_de_apoio_no_04.2024_-_renda_basica_energetica_-_rebe.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1834/projeto_de_decreto_no_01-20124-_cidadao_benemerito_cidadao_constantinense_e_medalha_padre_guilherme.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1863/projeto_de_decreto_nc2ba_02-20124-_regulamenta_a_lei_14.129_do_ambito_da_camara_de_constantina_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1909/projeto_de_decreto_no_04-20124-_aprova_as_contas_de_2020.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1918/projeto_de_decreto_no_05-20124-_susta_o_aviso_55.2024_-_dispensa_concurso.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1919/projeto_de_decreto_no_06-20124-_susta_a_compra_das_maquinas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1920/projeto_de_decreto_no_07-20124-_susta_a_licitacao_do_predio_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1936/projeto_de_decreto_no_08-20124-_susta_a_licitacao_do_predio_da_prefeitura.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1794/projeto_de_lei_complementar_001-2024_-_altera_lei_complementar_01-2023_4303-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1908/0projeto_de_lei_complementar_002-2024_-_altera_aliquotas_do_artigo_13_da_lei_complementar_01-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1915/0projeto_de_lei_complementar_003-2024_-_altera_art_8_e_76_da_lei_complementar_01-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1793/projeto_de_lei_01.2024_-_reposicao_legislativo_e_agenmtes_politicios.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1812/projeto_de_lei_02.2024_-_abertura_de_credito_camara_esse.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1819/projeto_de_lei_03.2024_-_denominacao_ruas_-_ari_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1821/projeto_de_lei_04.2024_-_abri_azul_-_autismo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1823/projeto_de_lei_05.2024_-_alteracao_lei_3.390_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1858/projeto_de_lei_06.2024_-_altera_prazo_de_contratacao_lei_3.432_4.346_e_4.352.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1862/projeto_de_lei_07.2024_-_ceder_maquias_e_equipamentos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1866/projeto_de_lei_08.2024_-_ruas_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1867/projeto_de_lei_09.2024_-_ruas_linha_braga_esse.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1873/projeto_de_lei_10.2024_-_ruas_bairro_sao_roque_essa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1894/projeto_de_lei_12.2024_-_altera_lei_4342.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1899/projeto_de_lei_legislativo_13-2024_-_angelo.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1900/projeto_de_lei_14.2024_-_fixacao_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1901/projeto_de_lei_15.2024_-_fixacao_subsidio_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1902/projeto_de_lei_16.2024_-_fixacao_subsidio_secretarios.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1903/projeto_de_lei_17.2024_-_transmissao_das_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1904/projeto_de_lei_18.2024_-_iptu_verde.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1905/projeto_de_lei_19.2024_-_transparencia_sus.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1906/projeto_de_lei_20.2024_-_parklets.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1911/projeto_de_lei_21.2024_-_denominacao_ciclovia_essa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1787/projeto_de_lei_001-2024_-_abertura_de_credito_especial_-_63.40320_-_obras_e_viacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1788/projeto_de_lei_002-2024_-_abertura_de_credito_especial_-_161.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1789/projeto_de_lei_003-2024_-_altera_lei_4303-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1790/projeto_de_lei_004-2024_-_reposicao_salarial_e_aumento_real_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1791/projeto_de_lei_005-2024_-_reposicao_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1792/projeto_de_lei_006-2024_-_contratacoes_emergenciais_fevereiro_e_marco.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1795/projeto_de_lei_007-2024_-_abertura_de_credito_especial_-_65.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1796/projeto_de_lei_008-2024_-_abertura_de_credito_especial_-_2.30000_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1797/projeto_de_lei_009-2024_-_abertura_de_credito_suplementar_-_15.00000_-_fazenda.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1798/projeto_de_lei_010-2024_-_abertura_de_credito_suplementar_-_107.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1799/projeto_de_lei_011-2024_-_abertura_de_credito_suplementar_-_121.06200_-_saude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1800/projeto_de_lei_012-2024_-_abertura_de_credito_suplementar_-_20.00000_-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1801/projeto_de_lei_013-2024_-_abertura_de_credito_suplementar_-_62.76978_-_saude.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1802/projeto_de_lei_014-2024_-_abertura_de_credito_especial_-_80.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1803/projeto_de_lei_015-2024_-_abertura_de_credito_suplementar_-_109.96000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1804/projeto_de_lei_016-2024_-_abertura_de_credito_suplementar_-_60.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1805/projeto_de_lei_017-2024_-_abertura_de_credito_suplementar_-_595.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1806/projeto_de_lei_018-2024_-_abertura_de_credito_suplementar_-_50.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1807/projeto_de_lei_019-2024_-_abertura_de_credito_especial_-_84.00000_-_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1809/projeto_de_lei_020-2024_-_apae_133.00000_-_termo_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1810/projeto_de_lei_021-2024_-_abertura_de_credito_especial_-_249.15580_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1811/projeto_de_lei_022-2024_-_abertura_de_credito_especial_-_2.310.00000_-_obras_e_viacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1813/projeto_de_lei_023-2024_-_abertura_de_credito_suplemenetar_-_36.35800_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1814/projeto_de_lei_024-2024_-_abertura_de_credito_especial_-_49.99991_-_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1816/projeto_de_lei_025-2024_-_contratacoes_emergenciais_marco_e_abril.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1815/projeto_de_lei_026-2024_-_apae_30.00000_-_duodecimo_-_termo_de_fomento.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1824/projeto_de_lei_027-2024_-_aumenta_vagas_de_administrativo_de_pessoal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1825/projeto_de_lei_028-2024_-_contratacoes_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1826/projeto_de_lei_029-2024_-_altera_lei_acs_e_ace_-_piso_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1827/projeto_de_lei_030-2024_-_subvencao_ahcros.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1828/projeto_de_lei_031-2024_-_auxilio_financeiro_condesc_brigada_militar_-_duodecimo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1833/projeto_de_lei_no._32-2024_contratacao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1835/projeto_de_lei_no._33-2024_acisac.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1840/projeto_de_lei_034-2024_-_altera_lei_3823-2019_-_agente_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1841/projeto_de_lei_035-2024_-_altera_lei_4339-2024_-_repasse_ahcros.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1842/projeto_de_lei_036-2024_-_repasse_escolinha_clube_comercial.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1843/projeto_de_lei_037-2024_-_contratacoes_emergenciais_medico_e_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1844/projeto_de_lei_038-2024_-_altera_art_2_da_lei_3935-2021_-_convenio_hospital_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1845/projeto_de_lei_039-2024_-_abertura_de_credito_especial_-_150.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1846/projeto_de_lei_040-2024_-_subvencao_radio_fm_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1848/projeto_de_lei_041-2024_-_abertura_de_credito_suplementar_-_20.00000_-_aucc.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1849/projeto_de_lei_042-2024_-_contratacoes_emergenciais_maio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1847/projeto_de_lei_43-2024_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1851/projeto_de_lei_044-2024_-_apae_150.00000.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1852/projeto_de_lei_045-2024_-_abertura_de_credito_suplementar_-_150.00000_-_apae.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1853/projeto_de_lei_046-2024_-_termo_de_cooperacao_sesc_-_rustica_65_anos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1854/projeto_de_lei_047-2024_-_altera_redacao_da_lei_4335-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1855/projeto_de_lei_048-2024_-_contratacoes_emergenciais_junho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1856/projeto_de_lei_049-2024_-_revoga_lei_4329-2024..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1857/projeto_de_lei_050-2024_-_contratacoes_emergenciais_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1860/projeto_de_lei_051-2024_-_abertura_de_credito_suplementar_-_300.00000_-_educacao_-_clube_comercial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1861/projeto_lei_52_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1864/projeto_de_lei_053-2024_-_cedencia_de_servidor_para_o_forum.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1868/projeto_de_lei_054-2024_-_abertura_de_credito_especial_-_1.754.40000_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1875/projeto_de_lei_055-2024_-_abertura_de_credito_suplementar_-_733.91442_-_saude.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1876/projeto_de_lei_056-2024_-_contratacoes_emergenciais_julho.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1883/projeto_de_lei_057-2024_-_abertura_de_credito_especial_-_1.337.22217_-_administracao_e_obras.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1884/projeto_de_lei_058-2024_-_subvencao_apac.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1885/projeto_de_lei_059-2024_-_abertura_de_credito_suplementar_-_300.00000_-_ahcros.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1886/projeto_de_lei_060-2024_-_subvencao_ahcros_-_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1887/projeto_de_lei_061-2024_-_contratacoes_emergenciais_dentista.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1888/projeto_de_lei_062-2024_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1889/projeto_de_lei_063-2024_-_abertura_de_credito_especial_-_279.64287_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1893/projeto_de_lei_064-2024_-_abertura_de_credito_suplementar_-_375.10000_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1897/projeto_de_lei_065-2024_-_contratacoes_emergenciais_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1898/projeto_de_lei_066-2024_-_abertura_de_credito_especial_-_92.49730_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1907/projeto_de_lei_067-2024_-_alienacao_imovel_linha_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1910/projeto_de_lei_068-2024_-_contratacoes_emergenciais_saude.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1912/projeto_de_lei_069-2024_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1913/projeto_de_lei_070-2024_-_alienacao_de_lotes_reurb_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1914/projeto_de_lei_071-2024_-_contratacoes_emergenciais_saude.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1916/projeto_de_lei_072-2024_-_apps_urbanas_consolidadas.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1917/projeto_de_lei_073-2024_-_altera_a_lei_1.790-02_-_pensao_por_morte.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1921/projeto_de_lei_074-2024_-_abertura_de_credito_suplementar_-_1.456.59400_-_folha.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1922/projeto_de_lei_075-2024_-_abertura_de_credito_especial_-_50.00000_-_desapropriacao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1923/projeto_de_lei_076-2024_-_abertura_de_credito_suplementar_-_167.65494_-_saude.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1924/projeto_de_lei_077-2024_-_abertura_de_credito_especial_-_700.00000_-_agricultura_-_escavadeira_hidraulica.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1925/projeto_de_lei_078-2024_-_abertura_de_credito_suplementar_-_41.59651_-_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1927/projeto_de_lei_079-2024_-_abertura_de_credito_suplementar_-_700.00000_-_obras.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1928/projeto_de_lei_080-2024_-_abertura_de_credito_suplementar_-_1.226.29958_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1929/projeto_de_lei_081-2024_-_abertura_de_credito_suplementar_-_68.94400_-_saude.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1930/projeto_de_lei_082-2024_-_abertura_de_credito_suplementar_-_41.16400_-_saude.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1931/projeto_de_lei_083-2024_-_abertura_de_credito_suplementar_-_74.36300_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1932/projeto_de_lei_084-2024_-_abertura_de_credito_suplementar_-_200.00000_-_fazenda.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1933/projeto_de_lei_085-2024_-_abertura_de_credito_suplementar_-_100.00000_-_saude.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1934/plo_86-2024_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1937/projeto_de_lei_087-2024_-_contratacoes_emergenciais_2025_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1820/resolucao_no_01.2024_-_regulamento_diarias.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1869/emenda_a_lom_01.2024_-_esse_24.06.2024_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1808/pedido_de_informacao_no_01.2024_0_servidores_cnes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1817/pedido_de_informacao_no_02.2024_corsan__-_caixa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1818/pedido_de_informacao_no_03.2024_trevo_corsan.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1832/pedido_de_informacao_no_04.2024_-_praca.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1837/pedido_de_informacao_05_-_pedido_informacao_enquadramento_de_divisao_fiscal_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1838/pedido_de_informacao_no_06_-_pedido_informacao_enquadramento_de_divisao_fiscal_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1839/pedido_informacao_no_07.2024_-_rua_mario_eduardo_giacomini_2024_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1870/pedido_de_informacao_n_08.2024_-_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1871/pedido_de_informacao_n_09.2024_-_plano_de_saneamento.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1872/pedido_de_informacao_n_10.2024_-_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1874/pedido_de_informacao_n_11.2024_-_saldo_venda_imovel_para_a_alfa_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1879/pedido_de_informacao_n_12.2024_-_passe_livre_assinado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1880/pedido_de_informacao_n_13.2024_-_prodesc_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1881/pedido_de_informacao_n_14.2024_-_ctm_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1882/pedido_de_informacao_n_15.2024_-_lei_de_liberdade_economica_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1935/pedido_de_informacao_n_16.2024_-_selecao_agentes_de_saude.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1891/peidido_de_providencia_01.2024_-_cristian_bratz.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1892/peidido_de_providencia_02.2024_-_cristian_bratz.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1939/of_gab_310-2024_veto_emenda_01_plo_86.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2024/1944/of_231_veto_pll_18-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="188.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="187.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>