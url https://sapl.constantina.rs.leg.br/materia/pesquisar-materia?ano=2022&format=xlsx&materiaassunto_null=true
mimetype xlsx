--- v0 (2026-01-22)
+++ v1 (2026-04-23)
@@ -54,2329 +54,2329 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>EDEVAL BORCIONI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_no_02.2022_-_edeval_-_lixeiras_ciclovia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_no_02.2022_-_edeval_-_lixeiras_ciclovia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2022  Senhor Presidente:	O Vereador EDEVAL BORCIONI - Bancada dos Trabalhadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal providencie a instalação: 1)	Lixeiras na lateral da ciclovia; 2)	Bancos para as pessoas descansarem; 3)	Um ponto de água na ciclovia.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_edeval_03.2022_-_qr_code.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_edeval_03.2022_-_qr_code.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2022 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, da bancada do PARTIDO DOS TRABALHADORES, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO IMPLEMENTE NAS ACADEMIAS POPULARES A INSTALAÇÃO DE ADESIVOS COM QR CODES, COM O OBJETIVO DE OFERECER VÍDEOS COM INFORMAÇÕES SOBRE A MANEIRA CORRETA E SEGURA DE EXECUTAR EXERCÍCIOS NOS APARELHOS.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CRISTIAN RIBOLI BRATZ</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1421/pedido_de_indicacao_no_04.2022_-cristian_-_sinalizacao_-_maria_ferronato.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1421/pedido_de_indicacao_no_04.2022_-cristian_-_sinalizacao_-_maria_ferronato.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 04/2022 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, PROMOVA UM PROJETO DE SINALIZAÇÃO COM O OBJETIVO DE MELHORAR A CIRCULAÇÃO DOS VEÍCULOS QUE TRANSITAM NA RUA MARIA FERRONATO ENTRONCAMENTO COM A RUA MONTEIRO LOBATO E GABRIEL PALUDO.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_edeval_05.2022_-_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_edeval_05.2022_-_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2022 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, da bancada do PARTIDO DOS TRABALHADORES, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO IMPLEMENTE A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM PONTOS ESTRATÉGICOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_edeval_06.2022_-_-_gabinete_odontologico.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_edeval_06.2022_-_-_gabinete_odontologico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2022 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, da bancada do PARTIDO DOS TRABALHADORES, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO IMPLEMENTE A INSTALAÇÃO DE UM GABINETE ODONTOLÓGICO, PRÓPRIO PARA O ATENDIMENTO DE PACIENTES COM NECESSIDADES ESPECIAIS (PNE).</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ADEMAR FRANCIO DA FONTOURA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_ademar_07.2022_-_-_sala_para_liga_de_combate.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_ademar_07.2022_-_-_sala_para_liga_de_combate.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2022 SENHOR PRESIDENTE: O vereador ADEMAR FRANCIO DA FONTOURA, da bancada do PDT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE UM LOCAL PARA QUE SEJA FIXADA A SEDE DA LFCC (LIGA FEMININA DE COMBATE AO CÂNCER), DE CONSTANTINA/RS</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_ademar_08.2022_-_lixeiras.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_ademar_08.2022_-_lixeiras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2022 SENHOR PRESIDENTE:  O vereador ADEMAR FRANCIO DA FONTOURA, da bancada do PDT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:   INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE A INSTALAÇÃO DE DUAS LIXEIRAS GRANDES NO BAIRRO SÃO ROQUE, NA CIDADE CONSTANTINA/RS</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ANGELO GUARESI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_banca_pp_08.2022_-_informacoes_no_portal_da_transparencia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_banca_pp_08.2022_-_informacoes_no_portal_da_transparencia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2022 SENHOR PRESIDENTE: Os vereadores ANGELO GUARESI, CRISTIAN BRATZ,_x000D_
 LIRIO RIGON, ARI DIRCEU GIACOMINI, ALMIR VILLA_x000D_
 com assento na Bancada do PP, nos termos regimentais,_x000D_
 solicita que, após tramitação e aprovação do Plenário, seja_x000D_
 enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE A DISPONIBILIZAÇÃO DE_x000D_
 INFORMAÇÕES NO PORTAL DA TRANSPARÊNCIA RELATIVAS A FOLHA DE PAGAMENTO.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Maria Borges Dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_maria_10.2022_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_maria_10.2022_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2022 SENHOR PRESIDENTE: A vereadora MARIA BORGES DOS SANTOS, da bancada do PARTIDO PROGRESSISTAS, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA AVENIDA ANTONIO SILIPRANDI, NO BAIRRO SÃO ROQUE, PRÓXIMO AO ANTIGO SALÃO DO ALCIDINO MOREIRA.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_edeval_11.2022_-__-_politica_de_saude_esse.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_edeval_11.2022_-__-_politica_de_saude_esse.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2022 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, da bancada do PARTIDO DOS TRABALHADORES, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO IMPLEMENTE, NA SECRETARIA DE SAÚDE:_x000D_
 1)	UM SISTEMA DE AGENDAMENTO ELETRÔNICO PARA ATENDIMENTOS MÉDICOS, ODONTOLÓGICOS, PSCICOLÓGICO, NUTRICIONISTA E FISIOTERAPEUTA, ENTRE OUTROS._x000D_
 2)	CONSIDERANDO A PANDEMIA DO COVID19 E A SOBRECARGA DE TRABALHO DOS PROFISSIONAIS DE SAÚDE COM RELAÇÃO A DENGUE, SEJA REALIZADO UM ESTUDO SOBRE A NECESSIDADE DE CONTRATAÇÃO DE MAIS PROFISISONAIS._x000D_
 3)	UM PROGRAMA DE ACOMPANHAMENTO PSICOLÓGICO, PARA A SAÚDE MENTAL DOS DIVERSOS PROFISSIONAIS DA ÁREA DE SAÚDE.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Janice Lorenzi Favaretto</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1464/indicacao_janice_12.2022_-__-_banheiro_-_quiosque.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1464/indicacao_janice_12.2022_-__-_banheiro_-_quiosque.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2022 Senhor Presidente: A Vereadora JANICE R. FAVARETTO da Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO:  QUE O PODER EXECUTIVO MUNICIPAL, CONSTRUA UM BANHEIRO NA PARTE INTERNA DO QUIOSQUE MUNICIPAL</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_janice_13.2022_-__-_pediatra.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_janice_13.2022_-__-_pediatra.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2022 Senhor Presidente: A Vereadora JANICE R. FAVARETTO da Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  QUE O PODER EXECUTIVO MUNICIPAL, DISPONIBILIZE ATENDIMENTO PEDIÁTRICO NO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_maria_14.2022_lixo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_maria_14.2022_lixo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2022 SENHOR PRESIDENTE: A vereadora MARIA BORGES DOS SANTOS, da bancada do PARTIDO PROGRESSISTAS, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE A INSTALAÇÃO DE 05 (CINCO) CONTAINERS (DEPÓSITO DE LIXO) JUNTO AO BAIRRO SÃO ROQUE. E PROMOVA UMA CAMPANHA DE CONSCIENTIZAÇÃO PARA SEPARAÇÃO DO LIXO.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_maria_15.2022_-_pediatra.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_maria_15.2022_-_pediatra.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2022 SENHOR PRESIDENTE: A vereadora MARIA BORGES DOS SANTOS, da bancada do PARTIDO PROGRESSISTAS, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA VIABILIZE A CONTRATAÇÃO DE UM PROFISSIONAL MÉDICO ESPECIALIZADO EM PEDIATRIA, PARA ATENDIMENTO JUNTO AO POSTO DE SAÚDE DO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_janice_16.2022_-_transporte_ioga.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_janice_16.2022_-_transporte_ioga.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16/2022 Senhor Presidente: A Vereadora JANICE R. FAVARETTO da Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE TRANSPORTE PARA PESSOAS COM DIFICULDADES DE LOCOMOÇÃO PARA AS AULAS DE IOGA.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_janice_17.2022_-_lixo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_janice_17.2022_-_lixo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2022 Senhor Presidente: A Vereadora JANICE R. FAVARETTO da Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  QUE O PODER EXECUTIVO MUNICIPAL, PROVIDENCIE: CONSTRUÇÃO DE UMA COMPOSTEIRA MUNICIPAL EM CONSTANTINA PARA A DESTINAÇÃO SUSTENTÁVEL DOS RESÍDUOS ORGÂNICOS URBANOS PRODUZIDOS NAS RESIDÊNCIAS E ESTABELECIMENTOS COMERCIAIS E PÚBLICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1476/pedido_de_indicacao_no_18.2022_-cristian_-_escolha_das_soberanas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1476/pedido_de_indicacao_no_18.2022_-cristian_-_escolha_das_soberanas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 18/2022 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, PROMOVA A ESCOLHA DAS SOBERANAS PARA REPRESENTAR O MUNICÍPIO NAS ATIVIDADES OFICIAIS.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_maria_19.2022_-_raio_x.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_maria_19.2022_-_raio_x.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 19/2022 SENHOR PRESIDENTE: A vereadora MARIA BORGES DOS SANTOS, da bancada do PARTIDO PROGRESSISTAS, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE AQUISIÇÃO DE UM APARELHO DE RAIO-X, PARA O GABINETE ODONTOLÓGICO NO POSTO DE SAÚDE DO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_edeval_20.2022_cursos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_edeval_20.2022_cursos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 20/2022 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, da bancada do PARTIDO DOS TRABALHADORES, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO OFEREÇA CURSOS PROFISSIONALIZANTES GRATUITOS, NAS ÁREAS DE PREPARAÇÃO DE ALIMENTOS, LIMPEZA HOSPITALAR, AUXILIAR DE COZINHA, AUXILIAR DE SERVIÇOS GERAIS, CUIDADOR DE IDOSOS E CUIDADOR INFANTIL.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_edeval_senha.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_edeval_senha.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 21/2022 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, da bancada do PARTIDO DOS TRABALHADORES, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO IMPLEMENTE: _x000D_
 •	SISTEMA DE SENHA POR ORDEM DE CHEGADA, PARA O ATENDIMENTO NOS ÓRGÃOS PÚBLICOS._x000D_
 •	SISTEMA DE PROTOCOLO, PARA QUE OS SERVIÇOS DE MÁQUINAS, SOLICITAÇÕES DE REPAROS, E OUTROS SERVIÇOS DA MUNICIPALIDADE SEJAM ATENDIDOS SEGUNDO A ORDEM DO REFERIDO PROTOCOLO.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>LIRIO RIGON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1504/indicacao_lirio_22.2022_-_caixa_dagua.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1504/indicacao_lirio_22.2022_-_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 22/2022 SENHOR PRESIDENTE: O vereador LIRIO RIGON, da bancada do PARTIDO PROGRESSISTA, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE JUNTO A CORSAN UM PROGRAMA PERMANENTE DE FORMNECIMENTO DE ÁGUA PARA OS BAIRROS SANTA LÚCIA E BAIRRO BELA VISTA ADOTANDO AS SEGUINTES AÇÕES: _x000D_
 1)	INSTALAÇÃO DE UMA CAIXA DE ÁGUA NO ALTO DO BAIRRO BELA VISTA, COM CAPACIDADE PARA ATENDER O BAIRRO BELA VISTA;_x000D_
 2)	INSTALAÇÃO DE UMA CAIXA DE ÁGUA NO ALTO DO BAIRRO SANTA LÚCIA, COM CAPACIDADE PARA ATENDER O BAIRRO SANTA LÚCIA;_x000D_
 3)	CRIE UM PROGRAMA DE FORNECIMENTO DE CAIXAS D’AGUA PARA AS RESIDÊNCIAS DOS REFERIDO BAIRROS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1518/pedido_de_indicacao_no_23_edeval_apac.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1518/pedido_de_indicacao_no_23_edeval_apac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 23/2022 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, da bancada do PARTIDO DOS TRABALHADORES, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO PROMOVA NO MUNICÍPIO, AÇÕES E CAMPANHAS QUE AUXILIEM A APAC - ASSOCIAÇÃO DE PROTEÇÃO AOS ANIMAIS DE CONSTANTINA._x000D_
 A)	QUE SEJA REALIZADO NO MÊS DE OUTUBRO, AÇÕES EM PROL DA VIDA ANIMAL, ALUSIVAS AO DIA INTERNACIONAL DOS ANIMAIS (04/10):_x000D_
 •	CAMPANHAS DE ARRECADAÇÃO DE FUNDOS PARA A APAC;_x000D_
 •	AÇÕES PARA DOAÇÕES DE RAÇÃO E UTENSÍLIOS PARA PETS;_x000D_
 •	FEIRAS DE ADOÇÃO;_x000D_
 •	CAMPANHAS DE VACINAÇÃO E CASTRAÇÃO;_x000D_
 •	CAMPANHAS EDUCATIVAS JUNTO AS ESCOLAS._x000D_
 B)	QUE O PODER PÚBLICO DISPONIBILIZE UM SERVIDOR PARA COLABORAR COM A APAC, PRINCIPALMENTE NA FISCALIZAÇÃO DE DENÚNCIAS DE MAUS-TRATOS AOS ANIMAIS. _x000D_
 C)	QUE SEJA CRIADA UMA LEI MUNICIPAL, PARA IMPOR MULTA AOS INFRATORES (LEI FEDERAL 14.064):_x000D_
 •	REVERTENDO O VALOR PARA A APAC, PARA GARANTIR O ATENDIMENTO À VÍTIMA (DESPESAS)._x000D_
 D)	QUE SEJA IMPLEMENTADO O CENSO ANIMAL, PARA REALIZAR O LEVANTAMENTO DO NÚMERO DE CÃES E GATOS NO MUNICÍPIO, E O CADASTRAMENTO DESTE ANIMAIS PARA O CONTROLE POPULACIONAL.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1519/pedido_de_indicacao_no_24_maria_05-10-2022_creche.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1519/pedido_de_indicacao_no_24_maria_05-10-2022_creche.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 24/2022  SENHOR PRESIDENTE: A vereadora MARIA BORGES DOS SANTOS, da bancada do PARTIDO PROGRESSISTAS, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO IMPLANTE JUNTO A ESTRUTURA DA ANTIGA ESCOLA AGROPECUÁRIA, LOCALIZADA NA LINHA BARRA CURTA ALTA, UMA CRECHE PARA PESSOAS IDOSAS.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1532/pedido_de_indicacao_lirio_25.2022_-_recursos_para_a_liga.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1532/pedido_de_indicacao_lirio_25.2022_-_recursos_para_a_liga.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 25/2022 SENHOR PRESIDENTE: O vereador LIRIO RIGON, da bancada do PARTIDO PROGRESSISTA, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal e ao Presidente da Câmara de Vereadores a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO E O PODER LEGISLATIVO PROVIDENCIEM:_x000D_
 1)	A DESTINAÇÃO DE RECURSOS VIA SUBVENÇÃO PARA A LIGA FEMININA DE COMBATE AO CANCER.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>VILSON MENEGAZZO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1533/pedido_de_indicacao_no_26_vilson_menegazzo_04.11.2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1533/pedido_de_indicacao_no_26_vilson_menegazzo_04.11.2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 26/2022 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, da bancada do PARTIDO PROGRESSISTAS, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE A RECUPERAÇÃO DE TRECHOS NO CALÇAMENTO NO DISTRITO DE SÃO MARCOS.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1534/pedido_de_indicacao_no_27_vilson_menegazzo_04.11.2022_-_boca_de_lobo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1534/pedido_de_indicacao_no_27_vilson_menegazzo_04.11.2022_-_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 27/2022 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, da bancada do PARTIDO PROGRESSISTAS, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE O DESENTUPIMENTO DE BOCA DE LOBO NA ESQUINA ENTRE A RUA CANTIDIO RODRIGUES DE ALMEIDA E RUA FRANKLIN SILIPRANDI (ESQUINA BANRISUL).</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>ALMIR VILLA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1535/pedido_de_indicacao_no_28_almir_villa_04.11.2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1535/pedido_de_indicacao_no_28_almir_villa_04.11.2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 28/2022 SENHOR PRESIDENTE: O vereador ALMIR VILLA, da bancada do PARTIDO PROGRESSISTAS, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE A ALIENAÇÃO DOS BENS QUE ESTÃO OCIOSOS NO PARQUE DE MÁQUINAS E VEÍCULOS.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1537/pedido_de_indicacao_no_29.2022_ecoponto.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1537/pedido_de_indicacao_no_29.2022_ecoponto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 29/2022 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE: 1)	A criação no município de Constantina de um Ecoponto, administrado pelo poder público ou por empresa privada, escolhida através de chamamento público, que receba da população em geral, o descarte gratuito de pequenas proporções de entulho, restos de poda, móveis e estofados velhos, além de pneus, óleo de cozinha, papelão, plásticos, vidros, metais e aparelhos eletroeletrônicos;</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1538/pedido_de_indicacao_no_30.2022_codigo_de_posturas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1538/pedido_de_indicacao_no_30.2022_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 30/2022 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE: 1)	A digitalização e publicação nos sites oficias do Município o Código de Posturas de Constantina (Lei Municipal nº 1225/91);</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1539/pedido_de_indicacao_no_31.2022_lc_e_lo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1539/pedido_de_indicacao_no_31.2022_lc_e_lo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 31/2022 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE: 1)	A criação das devidas Leis Complementares que atualmente se encontram como Leis Ordinárias em nosso ordenamento jurídico.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>GELSO POLAQUINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1544/pedido_de_indicacao_no_33.2022_-_gelson_polaquini_-estagiario_dp_1.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1544/pedido_de_indicacao_no_33.2022_-_gelson_polaquini_-estagiario_dp_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 33/2022 SENHOR PRESIDENTE: O vereador GELSO POLAQUINI, com assento na Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE: 1)	Cedência de um estagiário para a Delegacia de Polícia de Constantina.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1545/pedido_de_indicacao_no_34.2022_-_gelson_polaquini_-_designacao_de_servidor_para_a_dp.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1545/pedido_de_indicacao_no_34.2022_-_gelson_polaquini_-_designacao_de_servidor_para_a_dp.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 34/2022 SENHOR PRESIDENTE: O vereador GELSO POLAQUINI, com assento na Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE: 1)	O envio de ofício solicitando para a Secretaria de Segurança Pública do Estado do Rio Grande do Sul a designação de servidores para desempenharem suas atividades na Delegacia de Polícia de Constantina – RS. 2)	Ainda, promover uma agenda conjunta entre o Poder Executivo e o Poder Legislativo junto a SSP/RS para tratar da designação de servidores para atuarem na Delegacia de Polícia de Constantina – RS.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1546/pedido_de_indicacao_no_35.2022_-_fotos_maps.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1546/pedido_de_indicacao_no_35.2022_-_fotos_maps.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 35/2022 SENHOR PRESIDENTE O vereador ADEMAR FRANCIO DA FONTOURA, da bancada do PDT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE ATRAVÉS DA SECRETARIA OU SETOR RESPONSÁVEL A MARCAÇÃO DOS LOCAIS E COLOCAÇÃO DE DUAS FOTOS DE PONTOS TURÍSTICOS E DAS COMUNIDADES DO INTERIOR DE CONSTANTINA/RS NO GOOGLE MAPS.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1547/pedido_de_indicacao_no_36_vilson_menegazzo_recapeamento_asfaltico_23.11.2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1547/pedido_de_indicacao_no_36_vilson_menegazzo_recapeamento_asfaltico_23.11.2022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 36/2022 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, da bancada do PARTIDO PROGRESSISTAS, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE O RECAPEAMENTO ASFÁLTICO EM TRECHOS DA RUA DANIEL APÓSTOLO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1555/pedido_de_indicacao_no_37.2022_-_asfalto_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1555/pedido_de_indicacao_no_37.2022_-_asfalto_angelo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 37/2022 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA REALIZE: 1.	A notificação da empresa responsável para que realize o imediato conserto do asfalto da Rua Jonas Francisco Farezin, e demais ruas que possuem avarias, pavimentadas pelo contrato nº 022/2022, de 14 de março de 2022.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1559/pedido_de_indicacao_no_38.2022_-_ventiladores_e_circuladores_de_ar_-_ginasio_elzeario_fachin.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1559/pedido_de_indicacao_no_38.2022_-_ventiladores_e_circuladores_de_ar_-_ginasio_elzeario_fachin.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 38/2022 SENHOR PRESIDENTE O vereador ADEMAR FRANCIO DA FONTOURA, da bancada do PDT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE ATRAVÉS DA SECRETARIA OU SETOR RESPONSÁVEL ACOLOCAÇÃO DE VENTILADORES/CIRCULADORES DE AR (IGUAIS AOS DO CTG) NO GINÁSIO DE ESPORTES ELIZIÁRIO FACHIN.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1409/mocao_01.2022_-_estiagem_-.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1409/mocao_01.2022_-_estiagem_-.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 01/2022 MOÇÃO DE APOIO PAUTA DE REINVINDICAÇÕES DOS AGRICULTORES FAMILIARES E DE SUAS ENTIDADES REPRESENTATIVAS FRENTE AS PERDAS PROVOCADAS PELA SEVERA ESTIAGEM QUE ASSOLA O NOSSO ESTADO.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1491/mocao_de_apoio_no_02_cacs_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1491/mocao_de_apoio_no_02_cacs_-_angelo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 02/2022 MOÇÃO DE APOIO PARA APROVAÇÃO DO PROJETO DE LEI FEDERAL – 3723/2019 EM TRAMITAÇÃO NO SENADO FEDERAL. A Câmara Municipal de Constantina, através dos(as) vereadores(as) abaixo signatários, vem, na forma regimental, apresentar esta Moção de Apoio a pauta motivo de Projeto de Lei Federal – 3723/2019 em tramitação no Senado Federal, que visa regularizar os CAC’s (Colecionadores, Atiradores Desportivos e Caçadores)._x000D_
 _x000D_
 Solicitamos que após os trâmites regimentais, seja encaminhada cópia da presente ao Senado Federal e à Câmara dos Deputados._x000D_
 _x000D_
 E-mail: protocolo@senado.leg.br_x000D_
 E-mail: redelegislativa@camara.leg.br</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1536/mocao_de_apoio_no_03_-_susepe.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1536/mocao_de_apoio_no_03_-_susepe.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 03/2022 “Moção de Apoio ao chamamento de todos os aprovados na primeira fase do concurso vigente da SUSEPE-RS, para que sejam convocados para a segunda fase (teste de aptidão física), prevista no certame.” A Câmara Municipal de Constantina, através dos(as) vereadores(as) abaixo signatários, vem, na forma regimental, apresentar esta Moção de Apoio ao chamamento de todos os aprovados na primeira fase do concurso vigente da SUSEPE-RS, para que sejam convocados para a segunda fase (teste de aptidão física), prevista no certame).</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1475/projeto_de_decreto_no_01-2022_-_aprova_as_contas_do_prefeito_de_2017.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1475/projeto_de_decreto_no_01-2022_-_aprova_as_contas_do_prefeito_de_2017.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 01/2022. APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1507/projeto_de_decreto_no_02-2022_-_aprova_as_contas_do_prefeito_de_2019.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1507/projeto_de_decreto_no_02-2022_-_aprova_as_contas_do_prefeito_de_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 02/2022. APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_decreto_no_03.2022_medalha_padre_-_eduarda.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_decreto_no_03.2022_medalha_padre_-_eduarda.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO 03/2022 “CONCEDE MEDALHA PADRE GUILHERME PARA EDUARDA SARTORI LAZZARETTI”</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1375/projeto_de_lei_no_01.2022_-_requisitos_nomeacao_cargo_comissionado.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1375/projeto_de_lei_no_01.2022_-_requisitos_nomeacao_cargo_comissionado.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 01/2022 de 03 de janeiro de 2022  Altera a Lei Municipal nº 2.929, de 20 de maio de 2011, para determinar que sejam apresentadas certidões emitidas pelo Poder Judiciário para a comprovação dos requisitos determinados na Lei e estende o rol de vedações para a nomeação em cargo comissionado no Município de Constantina.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1390/institui_a_campanha_permanente_de.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1390/institui_a_campanha_permanente_de.pdf</t>
   </si>
   <si>
     <t>Institui a campanha permanente de Orientação e conscientização sobre a separação e o descarte adequado do lixo no município de Constantina-RS.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1391/projeto_de_lei_03.2022_.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1391/projeto_de_lei_03.2022_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de alinhamento e retirada de fios, cabos e equipamentos excedentes, fixados em postes de energia elétrica, e dá outras providências.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1400/projeto_de_lei_04.2022_-_reposicao_servidores_do_legislativo_2022_e_agentes_politicos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1400/projeto_de_lei_04.2022_-_reposicao_servidores_do_legislativo_2022_e_agentes_politicos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 04/2022 de 24 de janeiro de 2022. “Altera o art. 28 da Lei 2.940/2011 – revisão e reajuste Poder Legislativo; Reposição Vereadores, Prefeito, Vice-Prefeito e Secretários.”</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_05.2022_-_denomina_a_villa_fae_-_ok.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_05.2022_-_denomina_a_villa_fae_-_ok.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2022 de 15/02/2022 – DO LEGISLATIVO  “Denomina Villa Faé, localizada na RS 143, Km 3,5,  nº 2035, sentido Constantina a Liberato Salzano, no lado direito da Rodovia.”</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_no_06.2022_-_farmacia_solidaria__ademar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_no_06.2022_-_farmacia_solidaria__ademar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 06/2022 – DO LEGISLATIVO Institui o Programa Farmácia Solidária e dá outras providências.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1423/projeto_de_lei_no_07.2022_-_iptu_empresas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1423/projeto_de_lei_no_07.2022_-_iptu_empresas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 07/2022 – DO LEGISLATIVO Altera a Lei Municipal nº 3.832, de 30 de dezembro de 2019, para conferir o benefício tributário à empreendimentos que possuem posse indireta do imóvel, e dá outras providências.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1424/projeto_de_lei_no_08.2022_-_datas_comemorativas_-_vedacao_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1424/projeto_de_lei_no_08.2022_-_datas_comemorativas_-_vedacao_-_angelo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 08/2022 – DO LEGISLATIVO  Proíbe a criação de dias municipais comemorativos quando houver data alusiva em âmbito estadual ou nacional.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1425/projeto_de_lei_no_09.2022_-_iptu_-_cameras_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1425/projeto_de_lei_no_09.2022_-_iptu_-_cameras_-_angelo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 09/2022 – DO LEGISLATIVO Cria o programa “Cidade vigilante”, que concede desconto a empresas e munícipes que instalarem câmeras de videomonitoramento de alta resolução em frente a seus estabelecimentos ou imóveis residenciais, e dá outras providências.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_no_10.2022_-_documento_digital_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_no_10.2022_-_documento_digital_-_angelo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 10/2022 – DO LEGISLATIVO Altera a Lei Municipal nº 1.225, de 11 de novembro de 1991 (Código de Posturas), para regulamentar a forma de apresentação de documentos representativos de atos públicos de liberação.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_no_11.2022_-_pagamento_digital_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_no_11.2022_-_pagamento_digital_-_angelo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 11/2022 – DO LEGISLATIVO Institui no Município de Constantina a possibilidade e o direito aos munícipes de acesso a meios e formas de pagamento digitais para quitação de débitos de natureza tributária, como PIX, demais formas de transferência bancária e operações de cartão de débito e crédito.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_no_12.2022_-_estradas_interior_substitutivo_29.12.2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_no_12.2022_-_estradas_interior_substitutivo_29.12.2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 12/2022 de 29/04/20222 Regulamenta a faixa de domínio e pista de rolamento das estradas rurais e dá outras providências.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_13.2022_-_banco_de_alimentos_esse.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_13.2022_-_banco_de_alimentos_esse.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 13/2022 – 20 de maio de 2022 - Institui o Programa “Banco de Alimentos” do Município de Constantina.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1478/projeto_de_lei_no_14.2022_-_wi-fi_livre.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1478/projeto_de_lei_no_14.2022_-_wi-fi_livre.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14/2022 de 21/06/2022 Dispõe sobre o “Programa de Wi-Fi Livre CONSTANTINA” - Sinal público de internet através do sistema Wi-Fi em espaços de uso coletivos e prédios públicos, no município de CONSTANTINA.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1477/projeto_de_lei_no_15.2022_-_estacionamento.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1477/projeto_de_lei_no_15.2022_-_estacionamento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15/2022 de 21/06/2022 Dispõe sobre a utilização de imóveis público e privado para a criação de estacionamentos em terrenos não edificados na área central do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1490/projeto_de_lei_no_16.2022_-_altera_o_codigo_tributario_-_itbi.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1490/projeto_de_lei_no_16.2022_-_altera_o_codigo_tributario_-_itbi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 16/2022 Altera o Código Tributário do Município para adequar o fato gerador do ITBI, vinculando ao valor de transmissão do imóvel, e dá outras providências.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1500/projeto_de_lei_17.2022_-_altera_o_codigo_tributario_-_taxas_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1500/projeto_de_lei_17.2022_-_altera_o_codigo_tributario_-_taxas_-_angelo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 17/2022 do Legislativo de 04/08/2022_x000D_
 Altera a Lei nº 3.330, de 30 de setembro de 2014, que "estabelece o novo Código Tributário Municipal consolida legislação tributária e dá outras providências”, para excluir as taxas de expediente no município de Constantina, à exceção da taxa por inscrição em concurso público ou processo seletivo.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1540/projeto_de_lei_do_legislativo_no_18.2022__-_boas_praticas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1540/projeto_de_lei_do_legislativo_no_18.2022__-_boas_praticas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO 18/2022 Institui boas práticas de transparência em contratações públicas.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1541/projeto_de_lei_no_19.2022_-_recursos_hidricos_-_edeval.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1541/projeto_de_lei_no_19.2022_-_recursos_hidricos_-_edeval.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO 19/2022 10.11.2022 Autoriza o Poder Executivo Municipal a criar o Programa Municipal de Conservação de Recursos Hídricos e Institui Pagamento por Serviços Ambientais – PSA.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1542/projeto_de_lei_no_20.2022_-_pomar_urbano_-_edeval_1.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1542/projeto_de_lei_no_20.2022_-_pomar_urbano_-_edeval_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO 20/2022 11.11.2022 CRIA O “PROJETO POMAR URBANO” EM ÁREAS PÚBLICAS DO MUNICÍPIO DE CONSTANTINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1543/projeto_de_lei_no_21.2022_-_hortas_comunitaria_-_edeval.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1543/projeto_de_lei_no_21.2022_-_hortas_comunitaria_-_edeval.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO 21/2022 11.11.2022 INSTITUI O PROGRAMA DE INCENTIVO À IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS, COMPOSTAGEFITOTERÁPICOS NO MUNICÍPIO DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1554/projeto_de_lei_no_22.2022_-_alteracao_prodesc_-_venda_subsidiada_2_14.12.2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1554/projeto_de_lei_no_22.2022_-_alteracao_prodesc_-_venda_subsidiada_2_14.12.2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 22/2022 de 05 de dezembro de 2022. Altera a Lei 3832/2019 que Institui o Programa de Desenvolvimento Sustentável do Município de Constantina – PRODESC e dá outras providências.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1377/projeto_de_lei_001-2022_-_altera_art_2_da_lei_3935-2021_-_convenio_hospital_tenente_portela.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1377/projeto_de_lei_001-2022_-_altera_art_2_da_lei_3935-2021_-_convenio_hospital_tenente_portela.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 001, DE 03 DE JANEIRO DE 2022._x000D_
 Altera a redação do artigo 2º da Lei Municipal nº 3.935, de 15 de janeiro de 2021 que autoriza o Poder Executivo Municipal a celebrar convênio com a Associação Hospitalar Beneficente Santo Antônio de Tenente Portela-RS.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei_002-2022_-_contratacoes_emergenciais_saude_fazenda_obras.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei_002-2022_-_contratacoes_emergenciais_saude_fazenda_obras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002, DE 05 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1381/cci21012022_00001.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1381/cci21012022_00001.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 003, DE 11 DE JANEIRO DE 2022._x000D_
 Dispõe sobre a revisão geral anual dos servidores públicos municipais de Constantina.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_04-2022_substitutivo_magisterio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_04-2022_substitutivo_magisterio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 004, DE 11 DE JANEIRO DE 2022._x000D_
 Dispõe sobre a revisão geral anual das remunerações do quadro do Magistério; altera o artigo 24, caput, para implementar 1/3 de hora-atividade; e o artigo 32 para definir o novo padrão referencial da Lei Municipal nº 2.028 de 02 de abril de 2004.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_005-2022_-_altera_art_234_da_lei_1790.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_005-2022_-_altera_art_234_da_lei_1790.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 005, DE 11 DE JANEIRO DE 2022._x000D_
 Altera a redação do artigo 234 da Lei Municipal nº 1.790, de 26 de março de 2002 que dispõe sobre o regime jurídico dos servidores públicos do município de Constantina.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1384/projeto_de_lei_006-2022_-_credito_especial_por_superavit_-_ambulancia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1384/projeto_de_lei_006-2022_-_credito_especial_por_superavit_-_ambulancia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 006, DE 11 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 265.314,00 (duzentos e sessenta e cinco mil, trezentos e quatorze reais), inclui no PPA, LDO e LOA.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_007-2022_-_credito_especial_por_superavit_-_obras_e_instalacoes.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_007-2022_-_credito_especial_por_superavit_-_obras_e_instalacoes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 007, DE 11 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 190.676,92 (cento e noventa mil, seiscentos e setenta e seis reais e noventa e dois centavos), inclui no PPA, LDO e LOA.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_008-2022_-_credito_especial_por_superavit_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_008-2022_-_credito_especial_por_superavit_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 008, DE 11 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 296.673,22 (duzentos e noventa e seis mil, seiscentos e setenta e três reais e vinte e dois centavos).</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_009-2022_-_visitadores_do_pim.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_009-2022_-_visitadores_do_pim.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 009, DE 11 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidade da Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1387/projeto_de_lei_010-2022_-_cedencia_servidores_apae_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1387/projeto_de_lei_010-2022_-_cedencia_servidores_apae_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 010, DE 13 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo a efetuar cedência de servidores municipais para o ano letivo de 2022, à Associação de Pais e Amigos dos Excepcionais de Constantina - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1388/projeto_de_lei_011-2022_-_subvencao_apae_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1388/projeto_de_lei_011-2022_-_subvencao_apae_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 011, DE 13 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo a conceder subvenção social para a Associação de Pais e Amigos dos Excepcionais de Constantina - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1389/projeto_de_lei_012-2022_-_doacao_veiculo_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1389/projeto_de_lei_012-2022_-_doacao_veiculo_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 012, DE 13 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo a doar veículo para a Associação de Pais e Amigos dos Excepcionais de Constantina - APAE.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1392/projeto_de_lei_013-2022_-_distrito_industrial_2.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1392/projeto_de_lei_013-2022_-_distrito_industrial_2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 013, DE 17 DE JANEIRO DE 2022._x000D_
 Cria o Distrito Industrial Tranquilo Caleffi – Parte II, cria o Programa de benefício e incentivos junto ao Distrito Industrial através de Concessão de Direito Real de Uso – CDRU, com possibilidade de doação e estabelece critérios.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1393/projeto_de_lei_014-2022_-_suplementacao_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1393/projeto_de_lei_014-2022_-_suplementacao_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014, DE 19 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal a suplementar elemento de despesa no orçamento municipal vigente no valor de R$ 19.141,54 (dezenove mil, cento e quarenta e um reais e cinquenta e quatro centavos) e aponta recursos.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1394/projeto_de_lei_015-2022_-_credito_especial_por_superavit_-_assist._social.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1394/projeto_de_lei_015-2022_-_credito_especial_por_superavit_-_assist._social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 015, DE 19 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 46.459,91 (quarenta e seis mil, quatrocentos e cinquenta e nove reais e noventa e um centavos).</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1395/projeto_de_lei_016-2022_-_credito_especial_por_superavit_-_agricultura.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1395/projeto_de_lei_016-2022_-_credito_especial_por_superavit_-_agricultura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016, DE 19 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1396/projeto_de_lei_017-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1396/projeto_de_lei_017-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 017, DE 19 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por excesso de arrecadação, no valor de R$ 99.331,56 (noventa e nove mil, trezentos e trinta e um reais e cinquenta e seis centavos).</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_no._018-2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_no._018-2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 018, DE 19 DE JANEIRO DE 2022._x000D_
 Institui o Programa de Incentivo e Subsídio aos Produtores Rurais regularmente cadastrados na Fazenda Municipal com o objetivo de auxiliar os produtores rurais, atingidos pela estiagem 2021/2022 conforme Decreto Municipal nº 095 de 20 de dezembro de 2021, para auxiliar na manutenção das atividades e dá outras providências.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1398/projeto_de_lei_no._19-2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1398/projeto_de_lei_no._19-2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 019, DE 19 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 30.000,00 (trinta mil reais).</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1399/projeto_de_lei_020-2022_-_credito_especial_por_superavit_e_excesso_de_arrecadacao_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1399/projeto_de_lei_020-2022_-_credito_especial_por_superavit_e_excesso_de_arrecadacao_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020, DE 19 DE JANEIRO DE 2022._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro e excesso de arrecadação, no valor de R$ 110.000,00 (cento e dez mil reais).</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1403/projeto_de_lei_021-2022s_-_contratacoes_emergenciais_-_diversas_secretarias.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1403/projeto_de_lei_021-2022s_-_contratacoes_emergenciais_-_diversas_secretarias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021, DE 04 DE FEVEREIRO DE 2022 _x000D_
 SUBSTITUTIVO_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_lei_022-2022_-_convenio_cedencia-permuta_-_liberato_salzano.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_lei_022-2022_-_convenio_cedencia-permuta_-_liberato_salzano.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 022, DE 11 DE FEVEREIRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CONSTANTINA A FIRMAR CONVÊNIO COM O MUNICÍPIO DE LIBERATO SALZANO OBJETIVANDO A REALIZAÇÃO DE CEDÊNCIA POR PERMUTA DE SERVIDOR PÚBLICO.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1407/projeto_de_lei_023-2022_-_contratacoes_emergenciais_-_marco_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1407/projeto_de_lei_023-2022_-_contratacoes_emergenciais_-_marco_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 023, DE 02 DE MARÇO DE 2022_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1408/projeto_de_lei_024-2022_-_apae_-_repasse_ir.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1408/projeto_de_lei_024-2022_-_apae_-_repasse_ir.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 024, DE 02 DE MARÇO DE 2022_x000D_
 Autoriza o Município de Constantina a repassar R$ 40.000,00 (quarenta mil reais) à APAE – Associação de Pais e Amigos dos Excepcionais de Constantina, oriundos de companha doação de Imposto de Renda através do CMDICA.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1410/projeto_de_lei_025-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_avancar_em_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1410/projeto_de_lei_025-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_avancar_em_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 025, DE 09 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 126.000,00 (CENTO E VINTE E SEIS MIL REAIS) PARA O PROGRAMA AVANÇAR EM SAÚDE, INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1411/projeto_de_lei_026-2022_-_proibe_plantio_de_arvore_spathodea_campanulata.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1411/projeto_de_lei_026-2022_-_proibe_plantio_de_arvore_spathodea_campanulata.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 026, DE 09 DE MARÇO DE 2022._x000D_
 PROÍBE O PLANTIO E PRODUÇÃO DE MUDAS DE ÁRVORES DA ESPÉCIE “SPATHODEA CAMPANULATA”, FICANDO OBRIGATÓRIO O CORTE E SUPRESSÃO DAS EXISTENTES.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_027-2022_-_contratacoes_emergenciais_-_marco_e_abril_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_027-2022_-_contratacoes_emergenciais_-_marco_e_abril_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 027, DE 09 DE MARÇO DE 2022_x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_028-2022_-_credito_especial_por_tranferencia_de_dotacao_-_programa_agro_constantina.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_028-2022_-_credito_especial_por_tranferencia_de_dotacao_-_programa_agro_constantina.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 028, DE 09 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_lei_029-2022_-_incentivo_agricultura_-_setor_primario.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_lei_029-2022_-_incentivo_agricultura_-_setor_primario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 029, DE 09 DE MARÇO DE 2022._x000D_
 INSTITUI O “PROGRAMA AGRO+ CONSTANTINA I” PARA O INCENTIVO AOS PRODUTORES RURAIS DE CONSTANTINA EM INVESTIMENTOS NO SETOR PRIMÁRIO.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1415/projeto_de_lei_030-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_melhores_amigos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1415/projeto_de_lei_030-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_melhores_amigos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 030, DE 09 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 43.750,00 (QUARENTA E TRÊS MIL, SETECENTOS E CINQUENTA REAIS) PARA O PROGRAMA MELHORES AMIGOS, INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1416/projeto_de_lei_031-2022_-_incentivo_piscicultura.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1416/projeto_de_lei_031-2022_-_incentivo_piscicultura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 031, DE 09 DE MARÇO DE 2022._x000D_
 INSTITUI O “PROGRAMA AGRO+ CONSTANTINA II” PARA O INCENTIVO E DESENVOLVIMENTO DA CADEIA PRODUTIVA DA PISCICULTURA NA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_032-2022_-_plano_municipal_da_cultura.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_032-2022_-_plano_municipal_da_cultura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 032, DE 09 DE MARÇO DE 2022._x000D_
 INSTITUI O PLANO MUNICIPAL DA CULTURA – PMC DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_033-2022_-_cobranca_de_taxa_de_inscricao_e_concessao_de_premios_nos_eventos_esportivos_do_municipio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_033-2022_-_cobranca_de_taxa_de_inscricao_e_concessao_de_premios_nos_eventos_esportivos_do_municipio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 033, DE 09 DE MARÇO DE 2022._x000D_
 AUTORIZA A COBRANÇA DE TAXA DE INSCRIÇÃO PARA EVENTOS E COMPETIÇÕES ESPORTIVAS REALIZADOS PELO MUNICÍPIO DE CONSTANTINA, AUTORIZA PREMIAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1419/projeto_de_lei_034-2022_-_contr._emergencial_veterinario.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1419/projeto_de_lei_034-2022_-_contr._emergencial_veterinario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 034, DE 18 DE MARÇO DE 2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO PARA SUPRIR NECESSIDADES DA SECRETARIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_035-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_avancar_em_saude_-_bem_cuidar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_035-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_avancar_em_saude_-_bem_cuidar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 035, DE 28 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS) PARA O PROGRAMA AVANÇAR EM SAÚDE, INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_036-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_pavimenta_rs.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_036-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_pavimenta_rs.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 036, DE 28 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 914.330,78 (NOVECENTOS E QUATORZE MIL, TREZENTOS E TRINTA REAIS E SETENTA E OITO CENTAVOS) PARA O PROGRAMA PAVIMENTA RS, INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_037-2022_-_altera_art_7o_da_lei_4026.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_037-2022_-_altera_art_7o_da_lei_4026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 037, DE 28 DE MARÇO DE 2022._x000D_
 ALTERA A REDAÇÃO DO CAPUT DO ARTIGO 7º DA LEI MUNICIPAL Nº 4.026, DE 27 DE DEZEMBRO DE 2021, QUE “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONSTANTINA, PARA O EXERCÍCIO DE 2022”.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1429/projeto_de_lei_038-2022_-_subvencao_aucc_ano_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1429/projeto_de_lei_038-2022_-_subvencao_aucc_ano_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 038, DE 28 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO UNIVERSITÁRIA E CULTURAL DE CONSTANTINA - AUCC - PARA AUXILIAR O TRANSPORTE UNIVERSITÁRIO NO ANO DE 2022.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1430/projeto_de_lei_039-2022_-_credito_especial_por_excesso_de_arrecadacao_-_defesa_civil_estiagem_2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1430/projeto_de_lei_039-2022_-_credito_especial_por_excesso_de_arrecadacao_-_defesa_civil_estiagem_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 039, DE 28 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 192.150,00 (CENTO E NOVENTA E DOIS MIL E CENTO E CINQUENTA REIS) PARA AÇÕES SOCIOASSISTENCIAIS À POPULAÇÃO ATINGIDA PELA ESTIAGEM, INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1431/projeto_de_lei_040-2022_-_credito_especial_por_excesso_de_arrecadacao_-_finisa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1431/projeto_de_lei_040-2022_-_credito_especial_por_excesso_de_arrecadacao_-_finisa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 040, DE 28 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 129.911,32 (CENTO E VINTE E NOVE MIL, NOVECENTOS E ONZE REAIS E TRINTA E DOIS CENTAVOS) - FINISA -, INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1432/projeto_de_lei_041-2022_-_credito_especial_por_superavit_-_emenda_parlamentar_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1432/projeto_de_lei_041-2022_-_credito_especial_por_superavit_-_emenda_parlamentar_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 041, DE 28 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00 (CEM MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1433/projeto_de_lei_042-2022_-_repasse_escolinha_clube_comercial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1433/projeto_de_lei_042-2022_-_repasse_escolinha_clube_comercial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 042, DE 28 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À SOCIEDADE RECREATIVA COMERCIAL E CULTURAL DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_043-2022_-_subvencao_ahcros.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_043-2022_-_subvencao_ahcros.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 043, DE 30 DE MARÇO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO, NA FORMA DE SUBVENÇÃO SOCIAL, À ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA REGIONAL DE SAÚDE – AHCROS E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1440/projeto_de_lei_044-2022_-_contratacoes_emergenciais_maio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1440/projeto_de_lei_044-2022_-_contratacoes_emergenciais_maio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 044, DE 06 DE ABRIL DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_lei_045-2022_-_credito_especial_por_excesso_de_arrecadacao_-_esporte_e_recreacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_lei_045-2022_-_credito_especial_por_excesso_de_arrecadacao_-_esporte_e_recreacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 045, DE 08 DE ABRIL DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 204.441,21 (DUZENTOS E QUATRO MIL, QUATROCENTOS E QUARENTA E UM REAIS E VINTE E UM CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_lei_046-2022_-_suplementacao_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_lei_046-2022_-_suplementacao_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 046, DE 13 DE ABRIL DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA NO ORÇAMENTO MUNICIPAL VIGENTE NO VALOR DE R$ 499.000,00 (QUATROCENTOS E NOVENTA E NOVE MIL REAIS) E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1447/projeto_de_lei_047-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1447/projeto_de_lei_047-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 047, DE 13 DE ABRIL DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 220.000,00 (DUZENTOS E VINTE MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1448/projeto_de_lei_048-2022_-_subvencao_radio_fm_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1448/projeto_de_lei_048-2022_-_subvencao_radio_fm_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 048, DE 13 DE ABRIL DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER AUXÍLIO FINANCEIRO EM FORMA DE SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE COMUNICAÇÃO COMUNITÁRIA EDUCATIVA E CULTURAL CONSTANTINA – RÁDIO FM.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_049-2022_-_credito_especial_transferencia_-_saude_-_educacao_-_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_049-2022_-_credito_especial_transferencia_-_saude_-_educacao_-_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 049, DE 22 DE ABRIL DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 50.200,00 (CINQUENTA MIL E DUZENTOS REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_050-2022_-_subvencao_apae_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_050-2022_-_subvencao_apae_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 050, DE 22 DE ABRIL DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA - APAE NO VALOR DE R$ 50.200,00 (CINQUENTA MIL E DUZENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1454/projeto_de_lei_051-2022_-_contratacoes_emergenciais_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1454/projeto_de_lei_051-2022_-_contratacoes_emergenciais_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 051, DE 27 DE ABRIL DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_lei_052-2022_-_contratacoes_emergenciais.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_lei_052-2022_-_contratacoes_emergenciais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052, DE 27 DE ABRIL DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_053-2022_-_financiamento_conigepu.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_053-2022_-_financiamento_conigepu.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 053, DE 04 DE MAIO DE 2022._x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA COMO PARTICIPANTE E GARANTIDOR DE OPERAÇÃO DE CRÉDITO A SER FIRMADO PELO CONSÓRCIO INTERMUNICIPAL DE COOPERAÇÃO EM GESTÃO PÚBLICA CONIGEPU JUNTO AO BRDE – BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL PARA AQUISIÇÃO DE USINA DE RECICLAGEM.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_054-2022_-_contratacao_emergencial_medico_20_horas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_054-2022_-_contratacao_emergencial_medico_20_horas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 054, DE 18 DE MAIO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO DE 01 MÉDICO PARA ATUAR JUNTO À SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei_055-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude_-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei_055-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude_-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 055, DE 18 DE MAIO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_056-2022_-_permissao_de_uso_camara_fria.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_056-2022_-_permissao_de_uso_camara_fria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 056, DE 18 DE MAIO DE 2022._x000D_
 AUTORIZA A PERMISSÃO DE USO DE BEM DE PROPRIEDADE DO MUNICÍPIO DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_057-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_057-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 057, DE 27 DE MAIO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 45.488,27 (QUARENTA E CINCO MIL, QUATROCENTOS E OITENTA E OITO REAIS E VINTE E SETE CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_058-2022_-_credito_especial_-_reurb_e_planejamento_urbano.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_058-2022_-_credito_especial_-_reurb_e_planejamento_urbano.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 058, DE 27 DE MAIO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_059-2022_-_credito_especial_-_centro_cultural.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_059-2022_-_credito_especial_-_centro_cultural.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 059, DE 01 DE JUNHO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 133.530,59 (CENTO E TRINTA E TRÊS MIL, QUINHENTOS E TRINTA REAIS E CINQUENTA E NOVE CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei_060-2022_-_credito_especial_-_ampliacao_ahcros.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei_060-2022_-_credito_especial_-_ampliacao_ahcros.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 060, DE 03 DE JUNHO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 1.000.000,00 (UM MILHÃO DE REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1473/projeto_de_lei_061-2022_-_estagiarios.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1473/projeto_de_lei_061-2022_-_estagiarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 061, DE 08 DE JUNHO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO A PROPORCIONAR ESTÁGIO REMUNERADO A ESTUDANTES DE NÍVEL MÉDIO, GRADUAÇÃO E PÓS GRADUAÇÃO NOS TERMOS DA LEI FEDERAL Nº. 11.788 DE 25 DE SETEMBRO DE 2008 QUE DISPÕE SOBRE O ESTÁGIO DE ESTUDANTES.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1480/projeto_de_lei_062-2022_-_contratacoes_emergenciais_julho_e_agosto.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1480/projeto_de_lei_062-2022_-_contratacoes_emergenciais_julho_e_agosto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 062, DE 22 DE JUNHO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1481/projeto_de_lei_063-2022_-_desafeta_lote_municipal_e_concede_uso_para_corsan.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1481/projeto_de_lei_063-2022_-_desafeta_lote_municipal_e_concede_uso_para_corsan.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 063, DE 27 DE JUNHO DE 2022._x000D_
 AUTORIZA A DESAFETAÇÃO DE PARTE DE LOTE URBANO PERTENCENTE AO MUNICÍPIO DE CONSTANTINA E AUTORIZA A CELEBRAR TERMO DE CESSÃO DE USO COM A COMPANHIA RIOGRANDENSE DE SANEAMENTO – CORSAN, PARA OPERAÇÃO DE UM POÇO ARTESIANO PERFURADO.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1482/projeto_de_lei_064-2022_-_contratacao_emergencial_jornalista.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1482/projeto_de_lei_064-2022_-_contratacao_emergencial_jornalista.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 064, DE 28 DE JUNHO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_065-2022_-_apae_-_repasse_ir.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_065-2022_-_apae_-_repasse_ir.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 065, DE 12 DE JULHO DE 2022_x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA A REPASSAR R$ 20.000,00 (VINTE MIL REAIS) À APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA, ORIUNDOS DE COMPANHA DOAÇÃO DE IMPOSTO DE RENDA ATRAVÉS DO COMDICA.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1484/projeto_de_lei_066-2022_-_piso_acs_e_ace.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1484/projeto_de_lei_066-2022_-_piso_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 066, DE 12 DE JULHO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER O PISO PROFISSIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE AS ENDEMIAS EM CONFORMIDADE COM O DISPOSTO NA EMENDA CONSTITUCIONAL Nº 120/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_067-2022_-_credito_especial_-_rede_bem_cuidar_-_equipamentos_odontologicos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_067-2022_-_credito_especial_-_rede_bem_cuidar_-_equipamentos_odontologicos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 067, DE 15 DE JULHO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_068-2022_-_reformula_legislacao_do_controle_interno.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_068-2022_-_reformula_legislacao_do_controle_interno.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 068, DE 15 DE JULHO DE 2022._x000D_
 DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_069-2022_-_credito_especial_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_069-2022_-_credito_especial_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 069, DE 21 DE JULHO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 160.000,00 (CENTO E SESSENTA MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_070-2022_-_credito_especial_-_acs.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_070-2022_-_credito_especial_-_acs.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 070, DE 21 DE JULHO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 16.980,00 (DEZESSEIS MIL, NOVECENTOS E OITENTA REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1493/projeto_de_lei_071-2022_-_repasse_ahcros_-_ampliacao_hospital.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1493/projeto_de_lei_071-2022_-_repasse_ahcros_-_ampliacao_hospital.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 071, DE 25 DE JULHO DE 2022._x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA A CONCEDER AUXÍLIO FINANCEIRO, NA FORMA DE SUBVENÇÃO SOCIAL, À ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA REGIONAL DE SAÚDE – AHCROS, PARA AMPLIAÇÃO E MODERNIZAÇÃO DO HOSPITAL.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1494/projeto_de_lei_072-2022_-_altera_a_lei_3.229.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1494/projeto_de_lei_072-2022_-_altera_a_lei_3.229.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072, DE 27 DE JULHO DE 2022._x000D_
 ALTERA A EMENTA E A REDAÇÃO DO CAPUT DO ARTIGO 1º; REVOGA O ART. 2º; ALTERA A REDAÇÃO DO ART. 3º, DA LEI MUNICIPAL Nº 3.229, DE 26 DEZEMBRO DE 2013, RENUMERANDO-OS.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1502/projeto_de_lei_073-2022_-_credito_especial_-_assistencia_social.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1502/projeto_de_lei_073-2022_-_credito_especial_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 073, DE 02 DE AGOSTO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 125.000,00 (CENTO E VINTE E CINCO MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1503/projeto_de_lei_074-2022_-_credito_especial_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1503/projeto_de_lei_074-2022_-_credito_especial_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 074, DE 02 DE AGOSTO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 617.000,00 (SEISCENTOS E DEZESSETE MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1505/projeto_de_lei_075-2022_-_contratacoes_emergenciais_setembro.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1505/projeto_de_lei_075-2022_-_contratacoes_emergenciais_setembro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 075, DE 10 DE AGOSTO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1506/projeto_de_lei_076-2022_-_subvencao_apae_emendas_parlamentares.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1506/projeto_de_lei_076-2022_-_subvencao_apae_emendas_parlamentares.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 076, DE 15 DE AGOSTO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA - APAE.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1508/projeto_de_lei_077-2022_-_credito_especial_-_educacao_-_casa_de_cultura.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1508/projeto_de_lei_077-2022_-_credito_especial_-_educacao_-_casa_de_cultura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 077, DE 17 DE AGOSTO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 282.000,00 (DUZENTOS E OITENTA E DOIS MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1509/projeto_de_lei_078-2022_-_credito_especial_-_educacao_-_ctg_-_semana_farroupilha.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1509/projeto_de_lei_078-2022_-_credito_especial_-_educacao_-_ctg_-_semana_farroupilha.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 078, DE 18 DE AGOSTO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 15.000,00 (QUINZE MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1510/projeto_de_lei_079-2022_-_subvencao_ctg_-_semana_farroupilha.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1510/projeto_de_lei_079-2022_-_subvencao_ctg_-_semana_farroupilha.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 079, DE 18 DE AGOSTO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL AO CENTRO DE TRADIÇÕES GAÚCHAS - CTG TAQUARUÇÚ DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1511/projeto_de_lei_080-2022_-_credito_especial_-_secretaria_de_obras_-_utilizacao_duodecimo_2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1511/projeto_de_lei_080-2022_-_credito_especial_-_secretaria_de_obras_-_utilizacao_duodecimo_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 080, DE 18 DE AGOSTO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_no._81-2022_ldo_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_no._81-2022_ldo_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 081, DE 22 DE AGOSTO DE 2022._x000D_
 DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2023.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_de_lei_082-2022_-_altera_artigo_14_da_lei_1791.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_de_lei_082-2022_-_altera_artigo_14_da_lei_1791.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 082, DE 21 DE SETEMBRO DE 2022_x000D_
 ALTERA A REDAÇÃO DOS INCISOS III E IV DO ARTIGO 14 DA LEI MUNICIPAL N° 1.791 DE 26 DE MARÇO DE 2002.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1517/projeto_de_lei_083-2022_-_contratacoes_emergenciais_outubro.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1517/projeto_de_lei_083-2022_-_contratacoes_emergenciais_outubro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 083, DE 28 DE SETEMBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_de_lei_084-2022_-_apae_-_repasse_ir.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_de_lei_084-2022_-_apae_-_repasse_ir.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 084, DE 30 DE SETEMBRO DE 2022_x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA A REPASSAR R$ 25.000,00 (VINTE E CINCO MIL REAIS) À APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA, ORIUNDOS DE COMPANHA DOAÇÃO DE IMPOSTO DE RENDA ATRAVÉS DO COMDICA.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_085-2022_-_credito_especial_-_superavit.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_085-2022_-_credito_especial_-_superavit.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 085, DE 05 DE OUTUBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 3.663.654.13 (TRÊS MILHÕES, SEISCENTOS E SESSENTA E TRÊS MIL, SEISCENTOS E CINQUENTA E QUATRO REAIS E TREZE CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_086-2022_-_credito_especial_-_excessp_de_arrecadacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_086-2022_-_credito_especial_-_excessp_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 086, DE 05 DE OUTUBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 3.733.699,96 (TRÊS MILHÕES, SETECENTOS E TRINTA E TRÊS MIL, SEISCENTOS E NOVENTA E NOVE REAIS E NOVENTA E SEIS CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_087-2022_-_altera_o_artigo_199_do_ctm.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_087-2022_-_altera_o_artigo_199_do_ctm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 087, DE 05 DE OUTUBRO DE 2022_x000D_
 ALTERA A REDAÇÃO DO ARTIGO 199 DA LEI MUNICIPAL N° 3.330, DE 30 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de_lei_088-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de_lei_088-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 088, DE 06 DE OUTUBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 9.674,76 (NOVE MIL, SEISCENTOS E SETENTA E QUATRO ANOS E SETENTA E SEIS CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_lei_089-2022_-_credito_suplementar_-_anulacao_de_dotacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_lei_089-2022_-_credito_suplementar_-_anulacao_de_dotacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 089, DE 06 DE OUTUBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 7.800,00 (SETE MIL E OITOCENTOS REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_090-2022_-_credito_especial_-_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_090-2022_-_credito_especial_-_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 090, DE 06 DE OUTUBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 15.000,00 (QUINZE MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_de_lei_091-2022_-_credito_especial_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_de_lei_091-2022_-_credito_especial_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 091, DE 06 DE OUTUBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_092-2022_-_credito_suplementar_-_anulacao_de_dotacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_092-2022_-_credito_suplementar_-_anulacao_de_dotacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 092, DE 07 DE OUTUBRO DE 2022. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 958.890,00 (SETE MIL E OITOCENTOS REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1528/projeto_de_lei_093-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1528/projeto_de_lei_093-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 093, DE 07 DE OUTUBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.460.904,56 (UM MILHÃO, QUATROCENTOS E SESSENTA MIL, NOVECENTOS E QUATRO REAIS E CINQUENTA E SEIS CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1529/projeto_de_lei_094-2022_-_credito_suplementar_-_superavit_financeiro.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1529/projeto_de_lei_094-2022_-_credito_suplementar_-_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 094, DE 13 DE OUTUBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 180.000,00 (CENTO E OITENTA MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1530/projeto_de_lei_095-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1530/projeto_de_lei_095-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 095, DE 13 DE OUTUBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 16.927,30 (DEZESSEIS MIL, NOVECENTOS E VINTE E SETE REAIS E TRINTA CENTAVOS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_096-2022_-_altera_lei_3557_-_valor_da_bolsa_auxilio_-_frente_emergencial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_096-2022_-_altera_lei_3557_-_valor_da_bolsa_auxilio_-_frente_emergencial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 096, DE 18 DE OUTUBRO DE 2022._x000D_
 ALTERA A REDAÇÃO DO INCISO “I” DO ARTIGO 2º DA LEI MUNICIPAL Nº 3.557 DE 28 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1548/projeto_de_lei_097-2022_-_contratacoes_emergenciais_educacao_2023.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1548/projeto_de_lei_097-2022_-_contratacoes_emergenciais_educacao_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 097, DE 23 DE NOVEMBRO DE 2022._x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA A EFETUAR CONTRATAÇÕES EMERGENCIAIS E TEMPORÁRIAS PARA SUPRIR NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E DESPORTO PARA O ANO LETIVO DE 2023.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1549/projeto_de_lei_098-2022_-_educacao_em_tempo_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1549/projeto_de_lei_098-2022_-_educacao_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 098, DE 23 DE NOVEMBRO DE 2022._x000D_
 INSTITUI A EDUCAÇÃO EM TEMPO INTEGRAL NAS ESCOLAS PÚBLICAS MUNICIPAIS DO MUNICÍPIO DE CONSTANTINA.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1550/projeto_de_lei_099-2022_-_apae_-_repasse_ir.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1550/projeto_de_lei_099-2022_-_apae_-_repasse_ir.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 099, DE 25 DE NOVEMBRO DE 2022_x000D_
 AUTORIZA O MUNICÍPIO DE CONSTANTINA A REPASSAR R$ 40.000,00 (QUARENTA MIL REAIS) À APAE – ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA, ORIUNDOS DE COMPANHA DOAÇÃO DE IMPOSTO DE RENDA ATRAVÉS DO COMDICA.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1551/projeto_de_lei_100-2022_-_credito_especial_-_superavit.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1551/projeto_de_lei_100-2022_-_credito_especial_-_superavit.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 100, DE 25 DE NOVEMBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS), INCLUI NO PPA, LDO E LOA.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1552/projeto_de_lei_101-2022_-_subvencao_apae_emenda_parlamentar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1552/projeto_de_lei_101-2022_-_subvencao_apae_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 101, DE 29 DE NOVEMBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA – APAE E ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS).</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1553/projeto_de_lei_102-2022_-_altera_artigo_1_lei_4070.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1553/projeto_de_lei_102-2022_-_altera_artigo_1_lei_4070.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 102, DE 05 DE DEZEMBRO DE 2022._x000D_
 ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 4.070 DE 05 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1556/pl_103-2022_substitutivo_loa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1556/pl_103-2022_substitutivo_loa.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 103, DE 06 DE DEZEMBRO DE 2022._x000D_
 ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONSTANTINA, PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1557/pl_104-2022_-_sim_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1557/pl_104-2022_-_sim_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 104, DE 12 DE DEZEMBRO DE 2022._x000D_
 CRIA O SERVIÇO DE INSPEÇÃO MUNICIPAL, DISPÕE SOBRE A INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL EM CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1558/projeto_de_lei_105-2022_-_subvencao_apae_emenda_parlamentar_sigtv.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1558/projeto_de_lei_105-2022_-_subvencao_apae_emenda_parlamentar_sigtv.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 105, DE 14 DE DEZEMBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA – APAE E ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 100.000,00 (CEM MIL REAIS).</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1560/projeto_de_lei_106-2022_-_contratacoes_emergenciais_janeiro.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1560/projeto_de_lei_106-2022_-_contratacoes_emergenciais_janeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 106, DE 21 DE DEZEMBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1561/projeto_de_lei_107-2022_-_credito_suplementar_-_superavit_financeiro.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1561/projeto_de_lei_107-2022_-_credito_suplementar_-_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 107, DE 26 DE DEZEMBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 39.441,68 (TRINTA E NOVE MIL, QUATROCENTOS E QUARENTA E UM REAIS E SESSENTA E OITO CENTAVOS).</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1562/projeto_de_lei_108-2022_-_credito_suplementar_por_anulacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1562/projeto_de_lei_108-2022_-_credito_suplementar_por_anulacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 108, DE 26 DE DEZEMBRO DE 2022._x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 10.700,00 (DEZ MIL E SETECENTOS REAIS).</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1563/projeto_de_lei_109-2022_-_auxilio_financeiro_condesc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1563/projeto_de_lei_109-2022_-_auxilio_financeiro_condesc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 109, DE 26 DE DEZEMBRO DE 2022._x000D_
 AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO AO CONDESC DO MUNICÍPIO DE CONSTANTINA – RS E AUTORIZA A ABRIR CRÉDITO SUPLEMENTAR NO VALOR DE R$ 2.000,00 (DOIS MIL REAIS).</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1451/projeto_de_resolucao_01.2022_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2022_-_essa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1451/projeto_de_resolucao_01.2022_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2022_-_essa.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 01/2022 de 25 de abril de 2022. “AUTORIZA O PODER EXECUTIVO MUNICIPAL A RETER VALORES DO DUODÉCIMO DO PODER LEGISLATIVO PARA FINS SUBVENÇÃO PARA A RÁDIO COMUNITÁRIA.”</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_resolucao_02.2022_-_alterao_art._17_do_regimento_interno_-_lienca_gestante.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_resolucao_02.2022_-_alterao_art._17_do_regimento_interno_-_lienca_gestante.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 02/2022 de 20 de maio de 2022. “Altera o inciso II do Art. 17 do Regimento Interno da Câmara de vereadores de Constantina”</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>PInfo</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1378/pedido_informacao_01-2022_informacoes_programa_auxilio_brasil.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1378/pedido_informacao_01-2022_informacoes_programa_auxilio_brasil.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 01/2022 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, com assento na Bancada do PT, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal, através da assistência social, envie para a Câmara Municipal de Vereadores: _x000D_
 1.	RELATIVAMENTE AO PROGRAMA AUXILIO BRASIL:_x000D_
 1.1)	Quantas pessoas foram beneficiadas pelo programa Bolsa Família no município de Constantina – RS, no ano de 2020 e 2021._x000D_
 1.2)	Quantas pessoas serão beneficiadas pelo programa Auxilio Brasil no município de Constantina no ano de 2022;_x000D_
 1.3)	Quais são os critérios para recebimento do benefício Auxilio Brasil e onde devem ser feitos os cadastros;_x000D_
 1.4)	Qual a média de valores que serão recebidos pelas famílias;_x000D_
 1.5)	Existe fila de espera de pessoas que teriam direito ao Auxilio Brasil?</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1422/pedido_de_informacao_02.2022_-_angelo_-_impacto_covid.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1422/pedido_de_informacao_02.2022_-_angelo_-_impacto_covid.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 02/2022 O Vereador Angelo Guaresi, no uso de suas atribuições legais, submete à apreciação da Câmara Municipal de Constantina a a seguinte proposição :Requerimento de Pedido de Informação ao Executivo  EMENTA_x000D_
 Solicita informações sobre os setores empresariais que sofreram maior crescimento de endividamento perante o Município de Constantina durante a vigência das restrições de funcionamento impostas pelo COVID-19.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>MARCOS ANTONIO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1437/pedido_de_informacao_03.2022_-_marcos_-_materias_escola_santa_terezinha.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1437/pedido_de_informacao_03.2022_-_marcos_-_materias_escola_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 03/2022  SENHOR PRESIDENTE: O vereador MARCOS ANTONIO XAVIER, com assento na Bancada do PSDB nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 1.	RELATIVAMENTE A REFORMA DA ESCOLA SANTA TEREZINHA:_x000D_
 1.1)	Quantas folhas de brasilit foram retiradas do coberto antigo da escola?_x000D_
 1.2)	Foram substituídas as tesouras? Quantas tesouras foram retiradas?_x000D_
 1.3)	Aonde foram depositadas as folhas de brasilit retiradas do coberto antigo da escola?_x000D_
 1.4)	Aonde foram depositadas as tesouras de madeiras retiradas do coberto antigo da escola?</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1438/pedido_de_informacao_04.2022_-_roubo_1.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1438/pedido_de_informacao_04.2022_-_roubo_1.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 04/2022 SENHOR PRESIDENTE: O vereador ALMIR VILLA com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder Executivo Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 1 – Em relação ao fato noticiado na ocorrência policial nº 491/2020/153017, que trata sobre o roubo de valores do município no dia 10/08/2020, houve sindicância ou abertura de processo administrativo? Em caso positivo, seja enviado as cópias para o Poder Legislativo._x000D_
 2 – Qual o valor subtraído dos cofres do município no fato noticiado na ocorrência policial nº 491/2020/153017, que trata sobre o roubo de valores do município no dia 10/08/2020._x000D_
 3 – Quais as providências adotadas na época dos fatos e em que fase se encontra atualmente._x000D_
 4 – Se houve indiciamento pela autoridade policial/denúncia pelo Ministério Público, conforme noticiado na ocorrência policial nº 491/2020/153017._x000D_
 5 – Quais as providências adotadas pelo Prefeito Municipal e pela Procuradoria Jurídica do Município, para reaver os valores, constantes no fato noticiado na ocorrência policial nº 491/2020/153017.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1439/pedido_de_informacao_05.2022_-_roubo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1439/pedido_de_informacao_05.2022_-_roubo.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 05/2022 SENHOR PRESIDENTE: O vereador ALMIR VILLA com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:  PEDIDO DE INFORMAÇÃO: Que o Poder Legislativo informe: 1 – Em relação ao fato noticiado na ocorrência policial nº 491/2020/153017, que trata sobre o roubo de valores do município no dia 10/08/2020, quais as providências adotadas pelo Poder Legislativo na época dos fatos.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1452/pedido_de_informacao_06.2022_-_corsan.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1452/pedido_de_informacao_06.2022_-_corsan.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 06/2022 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, CRISTIAN BRATZ, LIRIO RIGON, ARI DIRCEU GIACOMINI, ALMIR VILLA com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder Executivo providencie:_x000D_
 1 – “Solicita os contratos firmados entre a Companhia Riograndense de Saneamento (Corsan) e as empresas terceirizadas responsáveis pelas obras realizadas, entre 2021 e 2022, no município de Constantina - RS</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1474/pedido_de_informacao_07.2022_-_combustiveis_-_ademar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1474/pedido_de_informacao_07.2022_-_combustiveis_-_ademar.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 07/2022 SENHOR PRESIDENTE: O vereador ADEMAR FRANCIO DA FONTOURA com assento na Bancada do PDT, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder Executivo providencie: 1. RELATIVAMENTE AOS GASTOS DO MUNICÍPIO COM COMBUSTIVEIS NO PERÍODO DE 01 DE JANEIRO A 31 DE DEZEMBRO DE 2021: 1.1) a quantidade em litros (DIESEL E GASOLINA)? 1.2) O valor por litro (DIESEL E GASOLINA)? 1.3) O valor total em R$? 1.4) Demonstrativo mensal por Secretaria, onde conste o valor gasto e a quantidade de litros._x000D_
 2. RELATIVAMENTE AOS GASTOS DO MUNICÍPIO COM COMBUSTIVEIS NO PERÍODO DE 01 DE JANEIRO A 30 DE JUNHO DE 2022: 2.1) a quantidade em litros (DIESEL E GASOLINA)? 2.2) O valor por litro (DIESEL E GASOLINA)? 2.3) O valor total em R$? 2.4) Demonstrativo mensal por Secretaria, onde conste o valor gasto e a quantidade de litros.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>LINDOMAR DURANTI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1479/pedido_de_informacao_08.2022_-_transporte_secretaria_da_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1479/pedido_de_informacao_08.2022_-_transporte_secretaria_da_saude.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 08/2022 SENHOR PRESIDENTE: O vereador LINDOMAR DURANTI com assento na Bancada do MDB, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO: Que o Poder Executivo providencie: 1. RELATIVAMENTE AOS GASTOS DA SECRETARIA DA SAÚDE DO MUNICÍPIO COM TRANSPORTE TERCEIRIZADO DE 01 DE JANEIRO A 30 DE JUNHO DE 2022: 2. RELATIVAMENTE VEÍCULOS PRÓPRIOS DA SECRETARIA DA SAÚDE DO MUNICÍPIO DE 01 DE JANEIRO A 30 DE JUNHO DE 2022: 3. RELATIVAMENTE VEÍCULOS PRÓPRIOS DA SECRETARIA DA SAÚDE DO MUNICÍPIO DE 01 DE JANEIRO A 30 DE JUNHO DE 2022, DESCREVER A QUILOMETRAGEM MENSAL: 4. RELATIVAMENTE VEÍCULOS PRÓPRIOS, GASTO COM COMBUSTÍVEL EM LITROS, DA SECRETARIA DA SAÚDE DO MUNICÍPIO DE 01 DE JANEIRO A 30 DE JUNHO DE 2022:</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1489/pedido_de_informacao_09.2022_-_turismo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1489/pedido_de_informacao_09.2022_-_turismo.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 09/2022 SENHOR PRESIDENTE:_x000D_
 O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores, referente ao Contrato nº 128/2021: _x000D_
 _x000D_
 1)	Relatório completo e pormenorizado, constando os dados e informações necessárias que comprovem a execução da cláusula Primeira do Contrato supracitado, conforme os itens a seguir_x000D_
 a.	 Criação de área para galeria de fotografias;_x000D_
 b.	Criação de área para galeria de vídeos;_x000D_
 c.	Criação de área de mapa dos pontos turísticos_x000D_
 d.	Criação de slide show de imagens na página inicial;_x000D_
 e.	Lista de pontos turísticos com informações em cada um deles; e,_x000D_
 f.	Informações do Departamento Municipal do Turismo.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1501/pedido_de_informacao_10.2022_-_iptu_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1501/pedido_de_informacao_10.2022_-_iptu_-_angelo.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 10/2022_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores, as seguintes informações: _x000D_
 _x000D_
 1)	Relatório completo e pormenorizado, referente ao IPTU de Constantina separado por bairro dos últimos três anos (2020-2021-2022), com o seguinte detalhamento:_x000D_
 a.	Valor devido;_x000D_
 b.	Valor arrecadado;_x000D_
 c.	Percentual de inadimplência.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1512/pedido_de_informacao_11.2022_-_viagem_gramado_-_saude_e_educacao_lindomar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1512/pedido_de_informacao_11.2022_-_viagem_gramado_-_saude_e_educacao_lindomar.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 11/2022 SENHOR PRESIDENTE:_x000D_
 O vereador LINDOMAR DURANTI, com assento na Bancada do MDB, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores, as seguintes informações: _x000D_
 _x000D_
 1)	Relatório completo e pormenorizado, referente as despesas com a viagem para Gramado, para participação do 32° Congresso COSEMS em Gramado - RS do dia 28/06/2022 a 30/06/2022, dos servidores da Secretaria da Saúde, com o seguinte detalhamento:_x000D_
 a.	Gastos com hospedagem_x000D_
 b.	Gasto com o transporte_x000D_
 c.	Gasto com diárias/ressarcimento das despesas._x000D_
 d.	Quantidade de servidores_x000D_
 e.	Relatório das Atividades desenvolvidas._x000D_
 2)	Relatório completo e pormenorizado, referente as despesas com a viagem para Gramado, nos dias 19 a 21 de julho de 2022 dos servidores da Secretaria da Educação, com o seguinte detalhamento:_x000D_
 a.	Gastos com hospedagem_x000D_
 b.	Gasto com o transporte_x000D_
 c.	Gasto com diárias/ressarcimento das despesas._x000D_
 d.	Quantidade de servidores_x000D_
 e.	Relatório das Atividades desenvolvidas.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1513/pedido_de_informacao_12.2022_-_cestas_basicas_-_agricultura.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1513/pedido_de_informacao_12.2022_-_cestas_basicas_-_agricultura.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 12/2022_x000D_
 SENHOR PRESIDENTE:_x000D_
 O vereador LINDOMAR DURANTI, com assento na Bancada do MDB, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores, as seguintes informações: _x000D_
 _x000D_
 1)	Relatório completo e pormenorizado, referente a distribuição das cestas básicas relativas a estiagem de 2021/2022_x000D_
 a.	Valores total recebido;_x000D_
 b.	Relação dos beneficiários;_x000D_
 c.	Critérios utilizados para definir os beneficiários.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2692,67 +2692,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_no_02.2022_-_edeval_-_lixeiras_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_edeval_03.2022_-_qr_code.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1421/pedido_de_indicacao_no_04.2022_-cristian_-_sinalizacao_-_maria_ferronato.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_edeval_05.2022_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_edeval_06.2022_-_-_gabinete_odontologico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_ademar_07.2022_-_-_sala_para_liga_de_combate.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_ademar_08.2022_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_banca_pp_08.2022_-_informacoes_no_portal_da_transparencia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_maria_10.2022_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_edeval_11.2022_-__-_politica_de_saude_esse.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1464/indicacao_janice_12.2022_-__-_banheiro_-_quiosque.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_janice_13.2022_-__-_pediatra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_maria_14.2022_lixo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_maria_15.2022_-_pediatra.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_janice_16.2022_-_transporte_ioga.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_janice_17.2022_-_lixo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1476/pedido_de_indicacao_no_18.2022_-cristian_-_escolha_das_soberanas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_maria_19.2022_-_raio_x.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_edeval_20.2022_cursos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_edeval_senha.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1504/indicacao_lirio_22.2022_-_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1518/pedido_de_indicacao_no_23_edeval_apac.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1519/pedido_de_indicacao_no_24_maria_05-10-2022_creche.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1532/pedido_de_indicacao_lirio_25.2022_-_recursos_para_a_liga.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1533/pedido_de_indicacao_no_26_vilson_menegazzo_04.11.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1534/pedido_de_indicacao_no_27_vilson_menegazzo_04.11.2022_-_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1535/pedido_de_indicacao_no_28_almir_villa_04.11.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1537/pedido_de_indicacao_no_29.2022_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1538/pedido_de_indicacao_no_30.2022_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1539/pedido_de_indicacao_no_31.2022_lc_e_lo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1544/pedido_de_indicacao_no_33.2022_-_gelson_polaquini_-estagiario_dp_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1545/pedido_de_indicacao_no_34.2022_-_gelson_polaquini_-_designacao_de_servidor_para_a_dp.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1546/pedido_de_indicacao_no_35.2022_-_fotos_maps.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1547/pedido_de_indicacao_no_36_vilson_menegazzo_recapeamento_asfaltico_23.11.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1555/pedido_de_indicacao_no_37.2022_-_asfalto_angelo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1559/pedido_de_indicacao_no_38.2022_-_ventiladores_e_circuladores_de_ar_-_ginasio_elzeario_fachin.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1409/mocao_01.2022_-_estiagem_-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1491/mocao_de_apoio_no_02_cacs_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1536/mocao_de_apoio_no_03_-_susepe.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1475/projeto_de_decreto_no_01-2022_-_aprova_as_contas_do_prefeito_de_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1507/projeto_de_decreto_no_02-2022_-_aprova_as_contas_do_prefeito_de_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_decreto_no_03.2022_medalha_padre_-_eduarda.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1375/projeto_de_lei_no_01.2022_-_requisitos_nomeacao_cargo_comissionado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1390/institui_a_campanha_permanente_de.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1391/projeto_de_lei_03.2022_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1400/projeto_de_lei_04.2022_-_reposicao_servidores_do_legislativo_2022_e_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_05.2022_-_denomina_a_villa_fae_-_ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_no_06.2022_-_farmacia_solidaria__ademar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1423/projeto_de_lei_no_07.2022_-_iptu_empresas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1424/projeto_de_lei_no_08.2022_-_datas_comemorativas_-_vedacao_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1425/projeto_de_lei_no_09.2022_-_iptu_-_cameras_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_no_10.2022_-_documento_digital_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_no_11.2022_-_pagamento_digital_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_no_12.2022_-_estradas_interior_substitutivo_29.12.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_13.2022_-_banco_de_alimentos_esse.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1478/projeto_de_lei_no_14.2022_-_wi-fi_livre.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1477/projeto_de_lei_no_15.2022_-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1490/projeto_de_lei_no_16.2022_-_altera_o_codigo_tributario_-_itbi.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1500/projeto_de_lei_17.2022_-_altera_o_codigo_tributario_-_taxas_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1540/projeto_de_lei_do_legislativo_no_18.2022__-_boas_praticas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1541/projeto_de_lei_no_19.2022_-_recursos_hidricos_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1542/projeto_de_lei_no_20.2022_-_pomar_urbano_-_edeval_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1543/projeto_de_lei_no_21.2022_-_hortas_comunitaria_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1554/projeto_de_lei_no_22.2022_-_alteracao_prodesc_-_venda_subsidiada_2_14.12.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1377/projeto_de_lei_001-2022_-_altera_art_2_da_lei_3935-2021_-_convenio_hospital_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei_002-2022_-_contratacoes_emergenciais_saude_fazenda_obras.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1381/cci21012022_00001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_04-2022_substitutivo_magisterio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_005-2022_-_altera_art_234_da_lei_1790.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1384/projeto_de_lei_006-2022_-_credito_especial_por_superavit_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_007-2022_-_credito_especial_por_superavit_-_obras_e_instalacoes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_008-2022_-_credito_especial_por_superavit_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_009-2022_-_visitadores_do_pim.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1387/projeto_de_lei_010-2022_-_cedencia_servidores_apae_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1388/projeto_de_lei_011-2022_-_subvencao_apae_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1389/projeto_de_lei_012-2022_-_doacao_veiculo_apae.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1392/projeto_de_lei_013-2022_-_distrito_industrial_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1393/projeto_de_lei_014-2022_-_suplementacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1394/projeto_de_lei_015-2022_-_credito_especial_por_superavit_-_assist._social.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1395/projeto_de_lei_016-2022_-_credito_especial_por_superavit_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1396/projeto_de_lei_017-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_no._018-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1398/projeto_de_lei_no._19-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1399/projeto_de_lei_020-2022_-_credito_especial_por_superavit_e_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1403/projeto_de_lei_021-2022s_-_contratacoes_emergenciais_-_diversas_secretarias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_lei_022-2022_-_convenio_cedencia-permuta_-_liberato_salzano.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1407/projeto_de_lei_023-2022_-_contratacoes_emergenciais_-_marco_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1408/projeto_de_lei_024-2022_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1410/projeto_de_lei_025-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_avancar_em_saude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1411/projeto_de_lei_026-2022_-_proibe_plantio_de_arvore_spathodea_campanulata.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_027-2022_-_contratacoes_emergenciais_-_marco_e_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_028-2022_-_credito_especial_por_tranferencia_de_dotacao_-_programa_agro_constantina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_lei_029-2022_-_incentivo_agricultura_-_setor_primario.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1415/projeto_de_lei_030-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_melhores_amigos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1416/projeto_de_lei_031-2022_-_incentivo_piscicultura.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_032-2022_-_plano_municipal_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_033-2022_-_cobranca_de_taxa_de_inscricao_e_concessao_de_premios_nos_eventos_esportivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1419/projeto_de_lei_034-2022_-_contr._emergencial_veterinario.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_035-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_avancar_em_saude_-_bem_cuidar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_036-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_pavimenta_rs.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_037-2022_-_altera_art_7o_da_lei_4026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1429/projeto_de_lei_038-2022_-_subvencao_aucc_ano_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1430/projeto_de_lei_039-2022_-_credito_especial_por_excesso_de_arrecadacao_-_defesa_civil_estiagem_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1431/projeto_de_lei_040-2022_-_credito_especial_por_excesso_de_arrecadacao_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1432/projeto_de_lei_041-2022_-_credito_especial_por_superavit_-_emenda_parlamentar_-_saude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1433/projeto_de_lei_042-2022_-_repasse_escolinha_clube_comercial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_043-2022_-_subvencao_ahcros.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1440/projeto_de_lei_044-2022_-_contratacoes_emergenciais_maio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_lei_045-2022_-_credito_especial_por_excesso_de_arrecadacao_-_esporte_e_recreacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_lei_046-2022_-_suplementacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1447/projeto_de_lei_047-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1448/projeto_de_lei_048-2022_-_subvencao_radio_fm_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_049-2022_-_credito_especial_transferencia_-_saude_-_educacao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_050-2022_-_subvencao_apae_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1454/projeto_de_lei_051-2022_-_contratacoes_emergenciais_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_lei_052-2022_-_contratacoes_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_053-2022_-_financiamento_conigepu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_054-2022_-_contratacao_emergencial_medico_20_horas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei_055-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_056-2022_-_permissao_de_uso_camara_fria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_057-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_058-2022_-_credito_especial_-_reurb_e_planejamento_urbano.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_059-2022_-_credito_especial_-_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei_060-2022_-_credito_especial_-_ampliacao_ahcros.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1473/projeto_de_lei_061-2022_-_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1480/projeto_de_lei_062-2022_-_contratacoes_emergenciais_julho_e_agosto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1481/projeto_de_lei_063-2022_-_desafeta_lote_municipal_e_concede_uso_para_corsan.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1482/projeto_de_lei_064-2022_-_contratacao_emergencial_jornalista.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_065-2022_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1484/projeto_de_lei_066-2022_-_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_067-2022_-_credito_especial_-_rede_bem_cuidar_-_equipamentos_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_068-2022_-_reformula_legislacao_do_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_069-2022_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_070-2022_-_credito_especial_-_acs.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1493/projeto_de_lei_071-2022_-_repasse_ahcros_-_ampliacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1494/projeto_de_lei_072-2022_-_altera_a_lei_3.229.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1502/projeto_de_lei_073-2022_-_credito_especial_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1503/projeto_de_lei_074-2022_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1505/projeto_de_lei_075-2022_-_contratacoes_emergenciais_setembro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1506/projeto_de_lei_076-2022_-_subvencao_apae_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1508/projeto_de_lei_077-2022_-_credito_especial_-_educacao_-_casa_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1509/projeto_de_lei_078-2022_-_credito_especial_-_educacao_-_ctg_-_semana_farroupilha.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1510/projeto_de_lei_079-2022_-_subvencao_ctg_-_semana_farroupilha.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1511/projeto_de_lei_080-2022_-_credito_especial_-_secretaria_de_obras_-_utilizacao_duodecimo_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_no._81-2022_ldo_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_de_lei_082-2022_-_altera_artigo_14_da_lei_1791.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1517/projeto_de_lei_083-2022_-_contratacoes_emergenciais_outubro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_de_lei_084-2022_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_085-2022_-_credito_especial_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_086-2022_-_credito_especial_-_excessp_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_087-2022_-_altera_o_artigo_199_do_ctm.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de_lei_088-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_lei_089-2022_-_credito_suplementar_-_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_090-2022_-_credito_especial_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_de_lei_091-2022_-_credito_especial_-_saude.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_092-2022_-_credito_suplementar_-_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1528/projeto_de_lei_093-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1529/projeto_de_lei_094-2022_-_credito_suplementar_-_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1530/projeto_de_lei_095-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_096-2022_-_altera_lei_3557_-_valor_da_bolsa_auxilio_-_frente_emergencial.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1548/projeto_de_lei_097-2022_-_contratacoes_emergenciais_educacao_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1549/projeto_de_lei_098-2022_-_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1550/projeto_de_lei_099-2022_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1551/projeto_de_lei_100-2022_-_credito_especial_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1552/projeto_de_lei_101-2022_-_subvencao_apae_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1553/projeto_de_lei_102-2022_-_altera_artigo_1_lei_4070.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1556/pl_103-2022_substitutivo_loa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1557/pl_104-2022_-_sim_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1558/projeto_de_lei_105-2022_-_subvencao_apae_emenda_parlamentar_sigtv.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1560/projeto_de_lei_106-2022_-_contratacoes_emergenciais_janeiro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1561/projeto_de_lei_107-2022_-_credito_suplementar_-_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1562/projeto_de_lei_108-2022_-_credito_suplementar_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1563/projeto_de_lei_109-2022_-_auxilio_financeiro_condesc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1451/projeto_de_resolucao_01.2022_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2022_-_essa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_resolucao_02.2022_-_alterao_art._17_do_regimento_interno_-_lienca_gestante.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1378/pedido_informacao_01-2022_informacoes_programa_auxilio_brasil.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1422/pedido_de_informacao_02.2022_-_angelo_-_impacto_covid.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1437/pedido_de_informacao_03.2022_-_marcos_-_materias_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1438/pedido_de_informacao_04.2022_-_roubo_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1439/pedido_de_informacao_05.2022_-_roubo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1452/pedido_de_informacao_06.2022_-_corsan.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1474/pedido_de_informacao_07.2022_-_combustiveis_-_ademar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1479/pedido_de_informacao_08.2022_-_transporte_secretaria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1489/pedido_de_informacao_09.2022_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1501/pedido_de_informacao_10.2022_-_iptu_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1512/pedido_de_informacao_11.2022_-_viagem_gramado_-_saude_e_educacao_lindomar.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1513/pedido_de_informacao_12.2022_-_cestas_basicas_-_agricultura.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1406/indicacao_no_02.2022_-_edeval_-_lixeiras_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1420/indicacao_edeval_03.2022_-_qr_code.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1421/pedido_de_indicacao_no_04.2022_-cristian_-_sinalizacao_-_maria_ferronato.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1441/indicacao_edeval_05.2022_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1442/indicacao_edeval_06.2022_-_-_gabinete_odontologico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1443/indicacao_ademar_07.2022_-_-_sala_para_liga_de_combate.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1444/indicacao_ademar_08.2022_-_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1453/indicacao_banca_pp_08.2022_-_informacoes_no_portal_da_transparencia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1456/indicacao_maria_10.2022_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_edeval_11.2022_-__-_politica_de_saude_esse.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1464/indicacao_janice_12.2022_-__-_banheiro_-_quiosque.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1465/indicacao_janice_13.2022_-__-_pediatra.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1471/indicacao_maria_14.2022_lixo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1472/indicacao_maria_15.2022_-_pediatra.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1495/indicacao_janice_16.2022_-_transporte_ioga.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1496/indicacao_janice_17.2022_-_lixo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1476/pedido_de_indicacao_no_18.2022_-cristian_-_escolha_das_soberanas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1497/indicacao_maria_19.2022_-_raio_x.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1498/indicacao_edeval_20.2022_cursos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1499/indicacao_edeval_senha.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1504/indicacao_lirio_22.2022_-_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1518/pedido_de_indicacao_no_23_edeval_apac.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1519/pedido_de_indicacao_no_24_maria_05-10-2022_creche.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1532/pedido_de_indicacao_lirio_25.2022_-_recursos_para_a_liga.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1533/pedido_de_indicacao_no_26_vilson_menegazzo_04.11.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1534/pedido_de_indicacao_no_27_vilson_menegazzo_04.11.2022_-_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1535/pedido_de_indicacao_no_28_almir_villa_04.11.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1537/pedido_de_indicacao_no_29.2022_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1538/pedido_de_indicacao_no_30.2022_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1539/pedido_de_indicacao_no_31.2022_lc_e_lo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1544/pedido_de_indicacao_no_33.2022_-_gelson_polaquini_-estagiario_dp_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1545/pedido_de_indicacao_no_34.2022_-_gelson_polaquini_-_designacao_de_servidor_para_a_dp.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1546/pedido_de_indicacao_no_35.2022_-_fotos_maps.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1547/pedido_de_indicacao_no_36_vilson_menegazzo_recapeamento_asfaltico_23.11.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1555/pedido_de_indicacao_no_37.2022_-_asfalto_angelo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1559/pedido_de_indicacao_no_38.2022_-_ventiladores_e_circuladores_de_ar_-_ginasio_elzeario_fachin.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1409/mocao_01.2022_-_estiagem_-.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1491/mocao_de_apoio_no_02_cacs_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1536/mocao_de_apoio_no_03_-_susepe.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1475/projeto_de_decreto_no_01-2022_-_aprova_as_contas_do_prefeito_de_2017.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1507/projeto_de_decreto_no_02-2022_-_aprova_as_contas_do_prefeito_de_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1492/projeto_de_decreto_no_03.2022_medalha_padre_-_eduarda.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1375/projeto_de_lei_no_01.2022_-_requisitos_nomeacao_cargo_comissionado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1390/institui_a_campanha_permanente_de.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1391/projeto_de_lei_03.2022_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1400/projeto_de_lei_04.2022_-_reposicao_servidores_do_legislativo_2022_e_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1404/projeto_de_lei_05.2022_-_denomina_a_villa_fae_-_ok.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1405/projeto_de_lei_no_06.2022_-_farmacia_solidaria__ademar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1423/projeto_de_lei_no_07.2022_-_iptu_empresas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1424/projeto_de_lei_no_08.2022_-_datas_comemorativas_-_vedacao_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1425/projeto_de_lei_no_09.2022_-_iptu_-_cameras_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1435/projeto_de_lei_no_10.2022_-_documento_digital_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1434/projeto_de_lei_no_11.2022_-_pagamento_digital_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1457/projeto_de_lei_no_12.2022_-_estradas_interior_substitutivo_29.12.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1466/projeto_de_lei_no_13.2022_-_banco_de_alimentos_esse.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1478/projeto_de_lei_no_14.2022_-_wi-fi_livre.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1477/projeto_de_lei_no_15.2022_-_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1490/projeto_de_lei_no_16.2022_-_altera_o_codigo_tributario_-_itbi.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1500/projeto_de_lei_17.2022_-_altera_o_codigo_tributario_-_taxas_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1540/projeto_de_lei_do_legislativo_no_18.2022__-_boas_praticas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1541/projeto_de_lei_no_19.2022_-_recursos_hidricos_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1542/projeto_de_lei_no_20.2022_-_pomar_urbano_-_edeval_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1543/projeto_de_lei_no_21.2022_-_hortas_comunitaria_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1554/projeto_de_lei_no_22.2022_-_alteracao_prodesc_-_venda_subsidiada_2_14.12.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1377/projeto_de_lei_001-2022_-_altera_art_2_da_lei_3935-2021_-_convenio_hospital_tenente_portela.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1379/projeto_de_lei_002-2022_-_contratacoes_emergenciais_saude_fazenda_obras.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1381/cci21012022_00001.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1382/projeto_de_lei_04-2022_substitutivo_magisterio.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1383/projeto_de_lei_005-2022_-_altera_art_234_da_lei_1790.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1384/projeto_de_lei_006-2022_-_credito_especial_por_superavit_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1385/projeto_de_lei_007-2022_-_credito_especial_por_superavit_-_obras_e_instalacoes.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1386/projeto_de_lei_008-2022_-_credito_especial_por_superavit_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1380/projeto_de_lei_009-2022_-_visitadores_do_pim.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1387/projeto_de_lei_010-2022_-_cedencia_servidores_apae_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1388/projeto_de_lei_011-2022_-_subvencao_apae_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1389/projeto_de_lei_012-2022_-_doacao_veiculo_apae.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1392/projeto_de_lei_013-2022_-_distrito_industrial_2.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1393/projeto_de_lei_014-2022_-_suplementacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1394/projeto_de_lei_015-2022_-_credito_especial_por_superavit_-_assist._social.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1395/projeto_de_lei_016-2022_-_credito_especial_por_superavit_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1396/projeto_de_lei_017-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1397/projeto_de_lei_no._018-2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1398/projeto_de_lei_no._19-2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1399/projeto_de_lei_020-2022_-_credito_especial_por_superavit_e_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1403/projeto_de_lei_021-2022s_-_contratacoes_emergenciais_-_diversas_secretarias.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1402/projeto_de_lei_022-2022_-_convenio_cedencia-permuta_-_liberato_salzano.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1407/projeto_de_lei_023-2022_-_contratacoes_emergenciais_-_marco_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1408/projeto_de_lei_024-2022_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1410/projeto_de_lei_025-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_avancar_em_saude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1411/projeto_de_lei_026-2022_-_proibe_plantio_de_arvore_spathodea_campanulata.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1413/projeto_de_lei_027-2022_-_contratacoes_emergenciais_-_marco_e_abril_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1412/projeto_de_lei_028-2022_-_credito_especial_por_tranferencia_de_dotacao_-_programa_agro_constantina.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1414/projeto_de_lei_029-2022_-_incentivo_agricultura_-_setor_primario.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1415/projeto_de_lei_030-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_melhores_amigos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1416/projeto_de_lei_031-2022_-_incentivo_piscicultura.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1417/projeto_de_lei_032-2022_-_plano_municipal_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1418/projeto_de_lei_033-2022_-_cobranca_de_taxa_de_inscricao_e_concessao_de_premios_nos_eventos_esportivos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1419/projeto_de_lei_034-2022_-_contr._emergencial_veterinario.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1426/projeto_de_lei_035-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_avancar_em_saude_-_bem_cuidar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1427/projeto_de_lei_036-2022_-_credito_especial_por_excesso_de_arrecadacao_-_programa_pavimenta_rs.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1428/projeto_de_lei_037-2022_-_altera_art_7o_da_lei_4026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1429/projeto_de_lei_038-2022_-_subvencao_aucc_ano_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1430/projeto_de_lei_039-2022_-_credito_especial_por_excesso_de_arrecadacao_-_defesa_civil_estiagem_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1431/projeto_de_lei_040-2022_-_credito_especial_por_excesso_de_arrecadacao_-_finisa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1432/projeto_de_lei_041-2022_-_credito_especial_por_superavit_-_emenda_parlamentar_-_saude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1433/projeto_de_lei_042-2022_-_repasse_escolinha_clube_comercial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1436/projeto_de_lei_043-2022_-_subvencao_ahcros.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1440/projeto_de_lei_044-2022_-_contratacoes_emergenciais_maio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1445/projeto_de_lei_045-2022_-_credito_especial_por_excesso_de_arrecadacao_-_esporte_e_recreacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1446/projeto_de_lei_046-2022_-_suplementacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1447/projeto_de_lei_047-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1448/projeto_de_lei_048-2022_-_subvencao_radio_fm_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1449/projeto_de_lei_049-2022_-_credito_especial_transferencia_-_saude_-_educacao_-_apae.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1450/projeto_de_lei_050-2022_-_subvencao_apae_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1454/projeto_de_lei_051-2022_-_contratacoes_emergenciais_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1455/projeto_de_lei_052-2022_-_contratacoes_emergenciais.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1459/projeto_de_lei_053-2022_-_financiamento_conigepu.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1460/projeto_de_lei_054-2022_-_contratacao_emergencial_medico_20_horas.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1461/projeto_de_lei_055-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1462/projeto_de_lei_056-2022_-_permissao_de_uso_camara_fria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1467/projeto_de_lei_057-2022_-_credito_especial_por_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1468/projeto_de_lei_058-2022_-_credito_especial_-_reurb_e_planejamento_urbano.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_lei_059-2022_-_credito_especial_-_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1470/projeto_de_lei_060-2022_-_credito_especial_-_ampliacao_ahcros.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1473/projeto_de_lei_061-2022_-_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1480/projeto_de_lei_062-2022_-_contratacoes_emergenciais_julho_e_agosto.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1481/projeto_de_lei_063-2022_-_desafeta_lote_municipal_e_concede_uso_para_corsan.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1482/projeto_de_lei_064-2022_-_contratacao_emergencial_jornalista.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1483/projeto_de_lei_065-2022_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1484/projeto_de_lei_066-2022_-_piso_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1485/projeto_de_lei_067-2022_-_credito_especial_-_rede_bem_cuidar_-_equipamentos_odontologicos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1486/projeto_de_lei_068-2022_-_reformula_legislacao_do_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1487/projeto_de_lei_069-2022_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1488/projeto_de_lei_070-2022_-_credito_especial_-_acs.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1493/projeto_de_lei_071-2022_-_repasse_ahcros_-_ampliacao_hospital.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1494/projeto_de_lei_072-2022_-_altera_a_lei_3.229.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1502/projeto_de_lei_073-2022_-_credito_especial_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1503/projeto_de_lei_074-2022_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1505/projeto_de_lei_075-2022_-_contratacoes_emergenciais_setembro.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1506/projeto_de_lei_076-2022_-_subvencao_apae_emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1508/projeto_de_lei_077-2022_-_credito_especial_-_educacao_-_casa_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1509/projeto_de_lei_078-2022_-_credito_especial_-_educacao_-_ctg_-_semana_farroupilha.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1510/projeto_de_lei_079-2022_-_subvencao_ctg_-_semana_farroupilha.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1511/projeto_de_lei_080-2022_-_credito_especial_-_secretaria_de_obras_-_utilizacao_duodecimo_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1514/projeto_de_lei_no._81-2022_ldo_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1515/projeto_de_lei_082-2022_-_altera_artigo_14_da_lei_1791.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1517/projeto_de_lei_083-2022_-_contratacoes_emergenciais_outubro.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1516/projeto_de_lei_084-2022_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1520/projeto_de_lei_085-2022_-_credito_especial_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1521/projeto_de_lei_086-2022_-_credito_especial_-_excessp_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1522/projeto_de_lei_087-2022_-_altera_o_artigo_199_do_ctm.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1523/projeto_de_lei_088-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1524/projeto_de_lei_089-2022_-_credito_suplementar_-_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1525/projeto_de_lei_090-2022_-_credito_especial_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1526/projeto_de_lei_091-2022_-_credito_especial_-_saude.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1527/projeto_de_lei_092-2022_-_credito_suplementar_-_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1528/projeto_de_lei_093-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1529/projeto_de_lei_094-2022_-_credito_suplementar_-_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1530/projeto_de_lei_095-2022_-_credito_suplementar_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1531/projeto_de_lei_096-2022_-_altera_lei_3557_-_valor_da_bolsa_auxilio_-_frente_emergencial.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1548/projeto_de_lei_097-2022_-_contratacoes_emergenciais_educacao_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1549/projeto_de_lei_098-2022_-_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1550/projeto_de_lei_099-2022_-_apae_-_repasse_ir.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1551/projeto_de_lei_100-2022_-_credito_especial_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1552/projeto_de_lei_101-2022_-_subvencao_apae_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1553/projeto_de_lei_102-2022_-_altera_artigo_1_lei_4070.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1556/pl_103-2022_substitutivo_loa.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1557/pl_104-2022_-_sim_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1558/projeto_de_lei_105-2022_-_subvencao_apae_emenda_parlamentar_sigtv.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1560/projeto_de_lei_106-2022_-_contratacoes_emergenciais_janeiro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1561/projeto_de_lei_107-2022_-_credito_suplementar_-_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1562/projeto_de_lei_108-2022_-_credito_suplementar_por_anulacao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1563/projeto_de_lei_109-2022_-_auxilio_financeiro_condesc.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1451/projeto_de_resolucao_01.2022_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2022_-_essa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1463/projeto_de_resolucao_02.2022_-_alterao_art._17_do_regimento_interno_-_lienca_gestante.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1378/pedido_informacao_01-2022_informacoes_programa_auxilio_brasil.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1422/pedido_de_informacao_02.2022_-_angelo_-_impacto_covid.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1437/pedido_de_informacao_03.2022_-_marcos_-_materias_escola_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1438/pedido_de_informacao_04.2022_-_roubo_1.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1439/pedido_de_informacao_05.2022_-_roubo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1452/pedido_de_informacao_06.2022_-_corsan.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1474/pedido_de_informacao_07.2022_-_combustiveis_-_ademar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1479/pedido_de_informacao_08.2022_-_transporte_secretaria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1489/pedido_de_informacao_09.2022_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1501/pedido_de_informacao_10.2022_-_iptu_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1512/pedido_de_informacao_11.2022_-_viagem_gramado_-_saude_e_educacao_lindomar.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1513/pedido_de_informacao_12.2022_-_cestas_basicas_-_agricultura.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="190" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="189.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>