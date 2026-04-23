--- v0 (2026-01-22)
+++ v1 (2026-04-23)
@@ -54,1981 +54,1981 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
     <t>ANGELO GUARESI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1286/projeto_de_emenda_no_01.2021_-_angelo_-_programas_de_metas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1286/projeto_de_emenda_no_01.2021_-_angelo_-_programas_de_metas.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA À LEI ORGÂNICA MUNICIPAL Nº 01/2021 Insere o Art. 80-A a Lei Orgânica Municipal para instituir o Programa de Metas da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>EDEVAL BORCIONI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1208/pedido_de_indicacao_no_01.2021_-_edeval_borcioni.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1208/pedido_de_indicacao_no_01.2021_-_edeval_borcioni.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2021 Senhor Presidente: O Vereador EDEVAL BORCIONI da Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que o Poder Executivo Municipal, através da Secretaria de Educação, providencie a colocação de 3 a 4m³ de areia na quadra de vôlei de praia localizada na Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1242/pedido_de_indicacao_02.2021_-_campanha_de_ipva_-_transferencia_municipio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1242/pedido_de_indicacao_02.2021_-_campanha_de_ipva_-_transferencia_municipio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 02/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL DA FAZENDA, PROVIDENCIE E PROMOVA:_x000D_
 “CAMPANHA DE TRANSFERÊNCIAS DE EMPLACAMENTO DE VEÍCULOS PARA CONSTANTINA”.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1247/pedido_de_indicacao_no_03.2021_-_edeval_borcioni_-_vacinacao_solidaria.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1247/pedido_de_indicacao_no_03.2021_-_edeval_borcioni_-_vacinacao_solidaria.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2021 Senhor Presidente: O Vereador EDEVAL BORCIONI da Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: Que o Poder Executivo Municipal, através da Secretaria da Secretaria de Assistência Social, providencie uma CAMPANHA DE VACINAÇÃO SOLIDÁRIA com a doação recolhimento de alimentos para doação para famílias carentes.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1248/pedido_de_indicacao_04.2021_-_campanha_ir_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1248/pedido_de_indicacao_04.2021_-_campanha_ir_-_angelo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 04/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL EDUCAÇÃO E DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE (COMDICA), PROVIDENCIE E PROMOVA: “CAMPANHA IMPOSTO DE RENDA SOLIDÁRIO”.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1249/pedido_de_indicacao__05.2021_-_site_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1249/pedido_de_indicacao__05.2021_-_site_-_angelo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 05/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, PROVIDENCIE A ATUALIZAÇÃO E ADEQUAÇÃO DO SITE DA PREFEITURA, NA ABA “OBRAS PÚBLICAS”, COM AS ATUAIS SITUAÇÕES DAS OBRAS EM ANDAMENTO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_no_06_-_edeval_-_academia_parque_poliesportivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_no_06_-_edeval_-_academia_parque_poliesportivo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2021  Senhor Presidente:	O Vereador EDERVAL BORCIONI - Bancada dos Trabalhadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: Que a Administração Municipal providencie a mudança de local da academia localizada no Parque Poliesportivo Antoninho Dal Pupo, promovendo a instalação da mesma na frente do Ginásio de Esportes Elzeário Fachim.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_no_07_-_edeval_-_parada_de_onibus_escolas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_no_07_-_edeval_-_parada_de_onibus_escolas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2021 Senhor Presidente:	O Vereador EDEVAL BORCIONI - Bancada dos Trabalhadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal providencie a instalação de paradas de ônibus nas seguintes escolas: 1)	Escola Santa Júlia;  2)	Escola Amandio Araújo; 3)	Escola Santa Terezinha.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MARCOS ANTONIO XAVIER</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_no_08_-_marcos_xavier_-_banheiros_publicos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_no_08_-_marcos_xavier_-_banheiros_publicos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2021 Senhor Presidente:	O Vereador MARCOS ANTONIO XAVIER - Bancada do PSDB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal providencie a reforma e manutenção dos banheiros públicos localizados: 1)	Praça Getúlio Vargas; 2)	Terminal Rodoviário Municipal.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_no_09_-_edeval_-_vacinacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_no_09_-_edeval_-_vacinacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2021  Senhor Presidente:	O Vereador EDEVAL BORCIONI - da bancada do Partido dos Trabalhadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte INDICAÇÃO: Que a Administração Municipal providencie juntamente com a secretária da saúde a vacinação dos  professores das redes Estaduais e também municipais em relação a pandemia Covid- 19.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CRISTIAN RIBOLI BRATZ</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1265/pedido_de_indicacao_no_10_-_guarda_corpo_-_cristian.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1265/pedido_de_indicacao_no_10_-_guarda_corpo_-_cristian.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 10/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, PROVIDENCIE A INSTALAÇÃO DE GUARDA CORPOS OU CORRIMÃO JUNTO A PONTE QUE LIGA O CENTRO AO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ALMIR VILLA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1272/pedido_de_indicacao_no_11_-_redutor_de_velocidade_-_francisco_anziliero.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1272/pedido_de_indicacao_no_11_-_redutor_de_velocidade_-_francisco_anziliero.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 11/2021 SENHOR PRESIDENTE: O vereador ALMIR VILLA, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, PROVIDENCIE A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NAS SEGUINTES: 1)	 NA RUA FRANCISCO ANZILEIRO, NAS PROXIMIDADES DA TRAVESSA VISCONDE DE MAUÁ; 2)	NA RUA IDA SILIPRANDI, NAS PROXIMIDADES DA RUA JACOB GIACOMINI.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_no_12_-_edeval_-_vacinas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_no_12_-_edeval_-_vacinas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2021 Senhor Presidente:	O Vereador EDEVAL BORCIONI - Bancada dos Trabalhadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal juntamente com a secretária municipal da saúde possibilite a vacinação aos Trabalhadores das diversas Instituições bancárias bem como aos cabeleireiros  salões de beleza e restaurantes.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>LINDOMAR DURANTI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1290/pedido_de_indicacao_no_13_-_redutor_de_velocidade_-_rua_divino_mafessoni.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1290/pedido_de_indicacao_no_13_-_redutor_de_velocidade_-_rua_divino_mafessoni.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 13/2021 SENHOR PRESIDENTE: O vereador LINDOMAR DURANTI, com assento na Bancada do Movimento Democrático Brasileiro (MDB), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, PROVIDENCIE A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA SEGUINTE RUA:_x000D_
 1)	DIVINO MAFESSONI, no trecho compreendido entre a Rua Jacob Giacomini e a Rua Francisco Anzileiro.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_no_14_-_edeval_-_iluminacao_led.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_no_14_-_edeval_-_iluminacao_led.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2021 Senhor Presidente:	O Vereador EDEVAL BORCIONI - Bancada  do partido dos Trabalhadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e aprove a seguinte  INDICAÇÃO: Que a Administração Municipal  conclua o projeto iniciado no governo passado sobre Iluminação com lâmpadas de Led e construção de rede de iluminação no Bairro das comunicações.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1288/pedido_de_indicacao_no_15_-_projeto_rua_do_bairro_sao_roque_-_cristian.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1288/pedido_de_indicacao_no_15_-_projeto_rua_do_bairro_sao_roque_-_cristian.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 15/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, PROVIDENCIE O PROJETO E A PLANILHA DE CUSTOS PARA PAVIMENTAÇÃO DA TRAVESSA 7-E RUA ORALINO DANELLI DO BAIRRO SÃO ROQUE:</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1295/pedido_de_informacao_no_16.2021_-_limpeza_terreno_prefeitura.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1295/pedido_de_informacao_no_16.2021_-_limpeza_terreno_prefeitura.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 16/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE: 1)	A limpeza do terreno de propriedade da Prefeitura Municipal de Constantina, na esquina da Avenida João Mafessoni, com a Avenida Amândio Araujo, e que realize a manutenção e limpeza periódica do mesmo; 2)	Que naquele local não seja mais depositado entulhos, resíduos, galhos e folhas de árvores, ou quaisquer objetos que degradem o aspecto de limpeza e organização do terreno por parte do poder público; 3)	A instalação de placas de advertência com os dizeres “PROIBIDO JOGAR LIXO E ENTULHOS – SUJEITO A MULTA” naquele local, para agir de forma preventiva e inibir ações particulares de degradação do terreno – conforme Lei Municipal 3.330/2014, artigo 125.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1321/pedido_de_informacao_no_17.2021_-_angelo_-_medicos_-_geriatra_e_pediatra.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1321/pedido_de_informacao_no_17.2021_-_angelo_-_medicos_-_geriatra_e_pediatra.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 17/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, VIABILIZE: 1)	A contratação de um profissional médico especializado em pediatria e de um profissional médico especializado em geriatria para atendimento contínuo na rede municipal de saúde de Constantina.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1322/pedido_de_informacao_no_18.2021_-_angelo_-_praca.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1322/pedido_de_informacao_no_18.2021_-_angelo_-_praca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 18/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE AS SEGUINTES AÇÕES NA PRAÇA MUNICIPAL GETÚLIO VARGAS:   _x000D_
 1)	A manutenção de todos bancos e assentos da praça Getúlio Vargas – em seu em torno e na praça de brinquedos, que estão danificados, seja pela falta de pintura, pelo apodrecimento ou quebra das madeiras, conforme fotos em anexo;_x000D_
 2)	O conserto de todos os brinquedos que estão danificados na praça de brinquedos, conforme fotos em anexo;_x000D_
 3)	A manutenção e melhoria das lixeiras dispostas na praça, com uma melhor distribuição das mesmas no local, conforme fotos em anexo;_x000D_
 4)	Melhoras na iluminação da praça, a fim de estimular a frequentação noturna;_x000D_
 5)	A manutenção do passeio da praça Getúlio Vargas que está em partes danificado, dificultando o trânsito e a acessibilidade, conforme fotos em anexo;_x000D_
 6)	Melhorias nas rampas de acessibilidade, facilitando o acesso das pessoas que precisam utilizá-las; _x000D_
 7)	A manutenção de fios da rede elétrica que estão expostos na praça Getúlio Vargas, oferecendo risco às pessoas que frequentam diariamente o local, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>GELSO POLAQUINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1338/pedido_de_indicacao_no_19.2021_-_gelson_polaquini_-_rocadeira_hidraulica.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1338/pedido_de_indicacao_no_19.2021_-_gelson_polaquini_-_rocadeira_hidraulica.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 19/2021SENHOR PRESIDENTE: O vereador GELSON POLAQUINI, com assento na Bancada do PT, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE:_x000D_
 1)	A Aquisição de uma roçadeira hidráulica para acoplar em trator.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1325/pedido_de_indicacao_no_20_-_hidrante_-_cristian.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1325/pedido_de_indicacao_no_20_-_hidrante_-_cristian.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 20/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, SOLICITE JUNTO A CORSAN A INSTALAÇÃO DE UM HIDRANTE NO BAIRRO SÃO ROQUE, NAS PROXIMIDADES DO PRÉDIO DA ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1326/pedido_de_indicacao__21.2021_-_audiencia_de_avaliacao_de_metas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1326/pedido_de_indicacao__21.2021_-_audiencia_de_avaliacao_de_metas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 21/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL DA FAZENDA PROMOVA:_x000D_
 _x000D_
 1. UTILIZAÇÃO DO RELATÓRIO EM ANEXO PARA AS AUDIÊNCIA PÚBLICAS DE AVALIAÇÃO DE METAS FISCAIS;_x000D_
 2. ENVIO DO RELATÓRIO COM UM DIA DE ANTECEDÊNCIA;_x000D_
 3. DISPONIBILIZAÇÃO DO SITIO ELETRÔNICO DO MUNICÍPIO PARA QUE A COMUNIDADE POSSA TER CONHECIMENTO DO RELATÓRIO.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1339/pedido_de_indicacao_no_23_-_iluminacao_ciclovia_-_cristian.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1339/pedido_de_indicacao_no_23_-_iluminacao_ciclovia_-_cristian.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 23/2021  SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE: 1)	Solicitação da instalação da rede de baixa tensão (junto a RGE) nos postes novos da Rua Maria Ferronato e do Trajeto da Ciclovia. 2)	A Alteração da iluminação pública da Rua Maria Ferronato para os postes novos instalados pela concessionária de energia, com a instalação de lâmpadas de LED. 3)	A instalação da iluminação pública de LED nos postes novos, instalados pela concessionária de energia, no traje da ciclovia.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1340/pedido_de_indicacao_no_24_-_melhoria_trajeto_cicloturismo_-_cristian.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1340/pedido_de_indicacao_no_24_-_melhoria_trajeto_cicloturismo_-_cristian.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 24/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE A MELHORIA DAS ESTRADAS NO TRAJETO DO CICLOTURISMO QUEESTÁ SENDO PROMOVIDO PELO MUNICÍPIO, NO DIA 28/11/2021.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>LIRIO RIGON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1341/pedido_de_indicacao_no_25_-_ponte_candaten_-_pontilhao_-_trevo_distrito_e_linha_de_transm._lirio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1341/pedido_de_indicacao_no_25_-_ponte_candaten_-_pontilhao_-_trevo_distrito_e_linha_de_transm._lirio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 25/2021 SENHOR PRESIDENTE: O vereador LIRIO RIGON, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE: 1)	A AMPLIAÇÃO LATERAL E COLOCAÇÃO DAS PROTEÇÕES LATERAIS DA PONTE DE ACESSO ENTRE A LINHA CANDATEN E A LINHA GRAMADO; 2)	A CONSTRUÇÃO DE UMA PINGUELA OU PONTILHÃO SOBRE O RIO TAQUARUÇU PARA DAR ACESSO DA CIDADE PARA O LOTEMANETO BELO HORIZONTE; 3)	ALTERNATIVAS PARA CONSTRUÇÃO DO TREVO DE ACESSO AO DISTRITO INDUSTRIAL TRANQUILO CALEFFI; 4)	SINALIZAÇÃO NOS FIOS DAS TORRES DE TRANSMISSÃO.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1347/pedido_de_indicacao_no_26_-_lancamento_contratos_no_sitio_eletronico_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1347/pedido_de_indicacao_no_26_-_lancamento_contratos_no_sitio_eletronico_-_angelo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 26/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE: 1)	A atualização/lançamento dos contratos do ano de 2021 no sito eletrônico do Município. 2)	Atualização e adequação do site da prefeitura, na aba “obras públicas”, com as atuais situações das obras em andamento.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/pedido_de_indicacao_no_27_-_iluminacao__praca_e_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/pedido_de_indicacao_no_27_-_iluminacao__praca_e_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 27/2021 SENHOR PRESIDENTE: O vereador MARCOS ANTONIO XAVIER, com assento na Bancada da Social Democracia Brasileira (PSDB), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE: 1)	A iluminação (baixa) na praça Getúlio Vargas._x000D_
 2)	Instalação de Câmeras de Segurança na Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/pedido_de_indicacao_no_28_-asfaltamento_ruas_distrito_industrial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/pedido_de_indicacao_no_28_-asfaltamento_ruas_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 28/2021 SENHOR PRESIDENTE: O vereador MARCOS ANTONIO XAVIER, com assento na Bancada da Social Democracia Brasileira (PSDB), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE: 1)	O asfaltamento das ruas do distrito industrial.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/pedido_de_indicacao_no_29_-definicao_da_largura_das_estradas_do_interior_-_almir_villa_salvo_automaticamente.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/pedido_de_indicacao_no_29_-definicao_da_largura_das_estradas_do_interior_-_almir_villa_salvo_automaticamente.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 29/2021 SENHOR PRESIDENTE: O vereador ALMIR VILLA, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE: 1)	Uma legislação que definha a largura das estradas do interior, após um estudo técnico.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/pedido_de_indicacao_no_30_-cristian_-_praca_bairro_santa_lucia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/pedido_de_indicacao_no_30_-cristian_-_praca_bairro_santa_lucia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 30/2021 SENHOR PRESIDENTE: O vereador CRISIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, PROMOVA MELHORIAS NA INFRAESTRUTURA DA PRAÇA DO BAIRRO SANTA LUCIA, EM ESPECIAL AOS BRINQUEDOS E A CADEMIA QUE ESTA EM ESTADO PRECARIOS.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/pedido_de_indicacao_no_31_-cristian_-_melhorias_ciclovia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/pedido_de_indicacao_no_31_-cristian_-_melhorias_ciclovia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 31/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, PROMOVA A RECUPERAÇÃO DOS LOCAIS DANIFICADOS DA CICLOVIA NA ERS 500 , OBSERVANDO OS SEGUINTES ITENS. 1º RECUPERAÇÃO DO PAVER E DO MEIO FIO DANIFICADO. 2º CONCLUSÃO DA PAVIMENTAÇÃO NO PERCURSO ONDE ABRIGA ENTRADA DE VEICULO. 3º LIMPEZA DO SISTEMA DE DRENAGEM DE AGUA EM TODO O PERIMETRO. 4º PROVIDENCIE UM BAREIRA VETAL NO LOCAIS ATINGIDOS PELA EROSÃO.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/pedido_de_indicacao_no_32_-angelo_-_reposicao_servidores.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/pedido_de_indicacao_no_32_-angelo_-_reposicao_servidores.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 32/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA REALIZE: 1.	Amplo debate com os servidores ativos, inativos e pensionistas, a respeito da revisão geral anual dos vencimentos dos servidores públicos municipais, levando em consideração falta de reposição ocorrida em 2021. 2.	Envio de Projeto de Lei da supracitada revisão para apreciação na primeira sessão ordinária da Câmara de Vereadores de Constantina de janeiro de 2022.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/pedido_de_indicacao_no_33_-almir_villa_-_custear_arbitragem.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/pedido_de_indicacao_no_33_-almir_villa_-_custear_arbitragem.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 33/2021 SENHOR PRESIDENTE: O vereador ALMIR VILLA, com assento na Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA REALIZE: 1.	Auxilie a comunidade da Linha guardinha com o pagamento dos valores relativos a arbitragem no campeonato da LIA.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1376/pedido_de_indicacao_no_34_-edeval_borcioni_-_programa_de_fornecimento_de_absorventes.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1376/pedido_de_indicacao_no_34_-edeval_borcioni_-_programa_de_fornecimento_de_absorventes.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 34/2021 SENHOR PRESIDENTE: O vereador EDEVAL BORCIONI, com assento na Bancada doS Trabalhadores (PT), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA CRIE: Um Programa de Fornecimento de Absorventes Higiênicos nas escolas públicas que ofertam anos finais de ensino fundamental e ensino médio.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_no_09_-_edeval_-_vacinacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_no_09_-_edeval_-_vacinacao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE LOUVOR Nº 01/2021  MOÇÃO DE LOUVOR AO PROGRAMA DETECTA. A Câmara Municipal de Constantina, através dos vereadores abaixo signatários, vem, na forma regimental, apresentar esta Moção de louvor para a UFSM, campus de Palmeira das Missões, pelo projeto DETECTA que completou 1 ano em abril.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1293/mocao_03.2021_-_reposicao_-_edeval.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1293/mocao_03.2021_-_reposicao_-_edeval.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 03/2021 MOÇÃO DE APOIO À REPOSIÇÃO DAS PERDAS SALARIAIS DOS TRABALHADORES E TRABALHADORAS DA REDE ESTADUAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ARI DIRCEU GIACOMINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1212/projeto_de_decreto_no_01.2021_-_aprova_as_contas_do_prefeito_de_2018.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1212/projeto_de_decreto_no_01.2021_-_aprova_as_contas_do_prefeito_de_2018.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2021. APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1216/projeto_de_decreto_no_02.2021_-_medalha_padre_guilherme_-_lediane_marcolan.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1216/projeto_de_decreto_no_02.2021_-_medalha_padre_guilherme_-_lediane_marcolan.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 02/2021. “CONCEDE MEDALHA PADRE GUILHERME PARA LEDIANE MARCOLAN”</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/projeto_de_decreto_no_03.2021_-_medalha_padre_guilherme_-_augsto_zanella_e_mathias_polaquini.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/projeto_de_decreto_no_03.2021_-_medalha_padre_guilherme_-_augsto_zanella_e_mathias_polaquini.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 03/2021. “CONCEDE MEDALHA PADRE GUILHERME PARA AUGSTO ZANELLA e MATHIAS POLAQUINI”</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_decreto_no_04.2021_-_acata_o_veto_ao_pll_09.2021_-_cristian.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_decreto_no_04.2021_-_acata_o_veto_ao_pll_09.2021_-_cristian.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 04/2021 “ACATA O VETO AO PROJETO DE LEI DO LEGISLATIVO Nº 09/2021”</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_01.2021-_denomina_rua_do_loteamento_fachin.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_01.2021-_denomina_rua_do_loteamento_fachin.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/2021 de 07.01.202 – DO LEGISLATIVO  “Denomina rua do loteamento PARQUE DA GRACIOSA, na cidade de Constantina.”</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1227/projeto_de_lei_02.2021_-_transparencia_iptu_1.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1227/projeto_de_lei_02.2021_-_transparencia_iptu_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 02/2021 de 22/02/2021– DO LEGISLATIVO “INSTITUI A POLÍTICA DE TRANSPARÊNCIA NA COBRANÇA DO IMPOSTO SOBRE A PROPRIEDADE TERRITORIAL PREDIAL E URBANA NO MUNICÍPIO DE CONSTANTINA. ”</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1232/projeto_de_lei_03.2021-_altera_a_lei_3.3933_que_denomina_rua_do_loteamento_fachin.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1232/projeto_de_lei_03.2021-_altera_a_lei_3.3933_que_denomina_rua_do_loteamento_fachin.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03/2021 de 08/03/2021 – DO LEGISLATIVO  “Altera a Lei 3.933/2021 que Denomina rua do loteamento PARQUE DA GRACIOSA, na cidade de Constantina.”</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1233/projeto_de_lei_04.2021-_denomina_ruas_do_loteamento_de_carli_1.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1233/projeto_de_lei_04.2021-_denomina_ruas_do_loteamento_de_carli_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/2021 de 08/03/2021 – DO LEGISLATIVO  “Denomina ruas do loteamento DE CARLI 1, na cidade de Constantina.”</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1268/projeto_de_lei_05.2021_-_denomina_as_ruas_de_acesso_a_constantina_-_esse.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1268/projeto_de_lei_05.2021_-_denomina_as_ruas_de_acesso_a_constantina_-_esse.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2021 de 31/05/2021 – DO LEGISLATIVO “Denomina ruas da cidade de Constantina.”</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1287/projeto_de_lei_06.2021_-_liberadade_economica_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1287/projeto_de_lei_06.2021_-_liberadade_economica_-_angelo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2021 de 12/07/2021 – DO LEGISLATIVO  Instituí a Declaração Municipal de Direitos de Liberdade Econômica</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_lei_07.2021_-_altera_o_codigo_tributario_-_lei_3.330_-_art._228_-_ufm.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_lei_07.2021_-_altera_o_codigo_tributario_-_lei_3.330_-_art._228_-_ufm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07/2021 de 30/07/2021 – DO LEGISLATIVO  “Altera o Código Tributário Municipal – art. 228, da Lei nº 3.330/2014, para adequar o índice de correção da Unidade Fiscal Municipal e dá outras providências”</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_lei_no_08.2021_-__merito_farroupilha_1.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_lei_no_08.2021_-__merito_farroupilha_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 08/2021 INSTITUI O DIPLOMA DO MÉRITO FARROUPILHA DO PODER LEGISLATIVO DO MUNICÍPIO DE CONSTANTINA, ENTREGUE ANUALMENTE, NO MÊS DE SETEMBRO, EM SESSÃO SOLENE, DURANTE A SEMANA FARROUPILHA.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1328/projeto_de_lei_no_09.2021_-_iptu_-_terrenos_para_estacionamento.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1328/projeto_de_lei_no_09.2021_-_iptu_-_terrenos_para_estacionamento.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 09/2021 – DO LEGISLATIVO Dispõe sobre a utilização de imóveis público e privado para a criação de estacionamentos em terrenos não edificados na área central do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1342/projeto_de_lei_no_11.2021_-_5g_-_angelo_guaresi.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1342/projeto_de_lei_no_11.2021_-_5g_-_angelo_guaresi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 11/2021 – DO LEGISLATIVO Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR, nos termos da legislação federal vigente, e revoga a Lei Municipal n. 2.986, de 21 de outubro de 2011.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>ADEMAR FRANCIO DA FONTOURA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_12.2021-_altera_plano_de_carreira_camara_-_27.12.2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_12.2021-_altera_plano_de_carreira_camara_-_27.12.2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12/2021 de 27/12/2021 – DO LEGISLATIVO Altera o art. 23, que trata do quadro dos cargos em comissão e o inciso II do art. 25, da Lei 2.940/2011.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_13.2021-_altera_plano_de_carreira_camara_-_29.12.2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_13.2021-_altera_plano_de_carreira_camara_-_29.12.2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13/2021 de 29/12/2021 – DO LEGISLATIVO Altera o art. 23, que trata do quadro dos cargos em comissão da Lei 2.940/2011, alterado pela Lei 4.030/2021.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1209/projeto_de_lei_001-2020_-_tesoureiro_e_auxiliar_de_enfermagem.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1209/projeto_de_lei_001-2020_-_tesoureiro_e_auxiliar_de_enfermagem.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 001 DE 007 DE JANEIRO DE 2021. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1210/projeto_de_lei_002-2021_-_convenio_hospital_tenente_portela.doc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1210/projeto_de_lei_002-2021_-_convenio_hospital_tenente_portela.doc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002, DE 11 DE JANEIRO DE 2020. Autoriza o Poder Executivo Municipal a celebrar convênio com a Associação Hospitalar Beneficente Santo Antônio de Tenente Portela-RS e dá outras providências.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_003-2021_-_emergenciais_educacao.doc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_003-2021_-_emergenciais_educacao.doc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 003, DE 11 E JANEIRO DE 2021.  Autoriza o Executivo Municipal a efetuar contratações emergenciais e temporárias para suprir necessidades da Secretaria Municipal de Educação, Cultura, Turismo e Desporto para o ano letivo de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1213/projeto_de_lei_004-2021_-_altera_lei_estagiarios.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1213/projeto_de_lei_004-2021_-_altera_lei_estagiarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 004, DE 20 DE JANEIRO DE 2021. Altera o Art. 6º da Lei Municipal 3.542, de 25 de janeiro de 2017.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1214/projeto_de_lei_005-2021_-_contr._emergencial_-_mes_de_fevereiro_e_marco_-_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1214/projeto_de_lei_005-2021_-_contr._emergencial_-_mes_de_fevereiro_e_marco_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 005, DE 20 DE JANEIRO DE 2021. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades das Secretarias Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1215/projeto_de_lei_006-2021_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1215/projeto_de_lei_006-2021_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 006, DE 21 DE JANEIRO DE 2021. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 1.000,00 (um mil reais), inclui no PPA, LDO-2021, na LOA-2021 e aponta recursos.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_007-2021_-_contr._emergencial_sec._de_fazenda.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_007-2021_-_contr._emergencial_sec._de_fazenda.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 007, DE 09 DE FEVEREIRO DE 2021 - Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Fazenda e dá outras providências.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_008-2021_-_subvencao_apae_2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_008-2021_-_subvencao_apae_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 008, DE 09 DE FEVEREIRO DE 2020 - Autoriza o Poder Executivo a conceder subvenção social para a Associação de Pais e Amigos dos Excepcionais de Constantina - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1220/projeto_de_lei_009-2021_-_auxilio_apae_-_cmdca_-_irrf.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1220/projeto_de_lei_009-2021_-_auxilio_apae_-_cmdca_-_irrf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 009, DE 09 DE FEVEREIRO DE 2021 - Autoriza o Município de Constantina a conceder auxílio financeiro a título de subvenção social a APAE – Associação de Pais e Amigos do Excepcional de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_lei_010-2021_-_cedencia_servidores_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_lei_010-2021_-_cedencia_servidores_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 010, DE 09 DE FEVEREIRO DE 2021 - Autoriza o Poder Executivo a efetuar cedência de servidores municipais para o ano letivo de 2021, a Associação de Pais e Amigos dos Excepcionais de Constantina - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1222/projeto_de_lei_011-2021_-_altera_mais_medicos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1222/projeto_de_lei_011-2021_-_altera_mais_medicos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 011, DE 09 DE FEVEREIRO DE 2021 - Altera a redação dos artigos 2º da Lei Municipal nº 3.297/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_lei_012-2021_-_altera_programa_acao_comunitaria.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_lei_012-2021_-_altera_programa_acao_comunitaria.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 012, DE 09 DE FEVEREIRO DE 2021 - Altera a redação do § 1º do art. 1º, acrescenta inciso III ao § 3º do art. 1º e altera o inciso II do art. 4º da Lei Municipal nº 3.297/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_013-2021_-_contr._emergencial_sec._de_administracao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_013-2021_-_contr._emergencial_sec._de_administracao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 013, DE 09 DE FEVEREIRO DE 2021 - Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Administração e dá outras providências.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1225/projeto_de_lei_014-2021_-_altera_lei_3368-2015_-_pagamento_de_impostos_iptu_desconto.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1225/projeto_de_lei_014-2021_-_altera_lei_3368-2015_-_pagamento_de_impostos_iptu_desconto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014 DE 10 DE FEVEREIRO DE 2021 - Altera a Lei Municipal nº 3.368, de 27 de janeiro de 2015.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_015-2021_-_altera_codigo_tributario.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_015-2021_-_altera_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 015 DE 19 DE FEVEREIRO DE 2021 - Altera dispositivos do art. 228 e seu parágrafo da Lei Municipal nº 3.030 de 30 de setembro de 2014, Código Tributário do Município.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1228/projeto_de_lei_016-2021_-_contr._emergencial_sec._municipais.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1228/projeto_de_lei_016-2021_-_contr._emergencial_sec._municipais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016, DE 02 DE MARÇO DE 2021. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades das Secretarias Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_017-2021_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_017-2021_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 017, DE 02 DE MARÇO DE 2021. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 8.000,00 (oito mil reais), inclui no PPA, LDO-2021, na LOA-2021 e aponta recursos.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto_de_lei_018-2021_-_contr._emergencial_-_saude_-_covid.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto_de_lei_018-2021_-_contr._emergencial_-_saude_-_covid.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 018, DE 03 DE MARÇO DE 2021. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde em virtude da pandemia da COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1231/projeto_de_lei_019-2021_-_aquisicao_de_vacinas.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1231/projeto_de_lei_019-2021_-_aquisicao_de_vacinas.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 019, DE 08 DE MARÇO DE 2021. Autoriza a aquisição de vacinas para o enfrentamento da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1235/projeto_de_lei_020-2021_-_subvencao_clube_comercial_-_escolinha.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1235/projeto_de_lei_020-2021_-_subvencao_clube_comercial_-_escolinha.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020, DE 11 DE MARÇO DE 2021. Autoriza o Poder Executivo Municipal a conceder subvenção social à Sociedade Recreativa Comercial e Cultural de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1236/projeto_de_lei_021-2021_-_convenio_corede.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1236/projeto_de_lei_021-2021_-_convenio_corede.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021, DE 15 DE MARÇO DE 2021. Autoriza o Poder Executivo Municipal a firmar convênio com o COREDE – RV, e dá outras providências.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1237/projeto_de_lei_022-2021_-_alteracao_legislacao_fundeb.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1237/projeto_de_lei_022-2021_-_alteracao_legislacao_fundeb.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 022, DE 16 DE MARÇO DE 2021. Reestrutura o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos Profissionais da Educação – CACS FUNDEB e dá outras providências.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1238/projeto_de_lei_023-2021_-_contratacoes_emergenciais_-_medicos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1238/projeto_de_lei_023-2021_-_contratacoes_emergenciais_-_medicos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 023, DE 17 DE MARÇO DE 2021. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1239/projeto_de_lei_024-2021_-_contratacao_de_motoniveladora.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1239/projeto_de_lei_024-2021_-_contratacao_de_motoniveladora.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 024, DE 22 DE MARÇO DE 2021. Autoriza o Município de Constantina a contratar, mediante licitação, serviços de máquina motoniveladora visando a recuperação e manutenção emergencial de estradas rurais do interior do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1243/projeto_de_lei_025-2021-_altera_lei_2028-2004_-_plano_magisterio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1243/projeto_de_lei_025-2021-_altera_lei_2028-2004_-_plano_magisterio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025, DE 24 DE MARÇO DE 2021. Altera a Lei Municipal nº 2.028/2004 que estabelece o Plano de Carreira do Magistério Público do Município, institui o respectivo quadro de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1244/projeto_de_lei_026-2021-_convenio_ufsm_-_testes_covid.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1244/projeto_de_lei_026-2021-_convenio_ufsm_-_testes_covid.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026, DE 29 DE MARÇO DE 2021. Autoriza o município de Constantina a firmar contrato com a Fundação de Apoio à Tecnologia e Ciência - FATEC em virtude da emergência de saúde pública decorrente do coronavírus – covid-19.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1245/projeto_de_lei_027-2021_-_contr._emergencial_sec._de_fazenda.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1245/projeto_de_lei_027-2021_-_contr._emergencial_sec._de_fazenda.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 027, DE 30 DE MARÇO DE 2021. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidade da Secretaria Municipal de Fazenda e dá outras providências.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_028-2021_-_altera_lei_de_repasse_de_terra_para_rpps.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_028-2021_-_altera_lei_de_repasse_de_terra_para_rpps.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 028, DE 30 DE MARÇO DE 2021. Altera o Art. 1º da Lei Municipal nº 3.898/2020, que autoriza o Poder Executivo Municipal a transferir bem imóveis ao Regime Próprio de Previdência Social – RPPS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_029-2021_-_subvencao_radio_fm_2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_029-2021_-_subvencao_radio_fm_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 029, DE 12 DE ABRIL DE 2021. Autoriza o Poder Executivo Municipal a conceder subvenção social à Associação de Comunicação Comunitária Educativa e Cultural Constantina – Rádio FM e dá outras providências.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_030-2021_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_030-2021_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 030, DE 12 DE ABRIL DE 2021. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 50.000,00 (cinquenta mil reais), inclui no PPA, LDO-2021, na LOA-2021 e aponta recursos.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_031-2021_-_contr._emergencial_-_mes_de_maio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_031-2021_-_contr._emergencial_-_mes_de_maio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 031, DE 13 DE ABRIL DE 2021. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_032-2021-_altera_lei_3.424-2015_-_pc_servidor.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_032-2021-_altera_lei_3.424-2015_-_pc_servidor.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 032, DE 13 DE ABRIL DE 2021. Altera a Lei Municipal nº 3.424/2015 que dispõe sobre a reestruturação do Quadro de Cargos, Funções Públicas e Plano de Carreira dos Servidores do Município de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_033-2021_-_programa_de_incentivo_juro_zero.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_033-2021_-_programa_de_incentivo_juro_zero.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 033, DE 13 DE ABRIL DE 2021. Institui o Programa de Incentivo ao Pequeno Empreendedor e aos Profissionais Liberais Autônomos regularmente inscritos na Fazenda Municipal com o objetivo de auxiliar os Microempreendedores Individuais – MEI, Microempresa e Empresas de Pequeno Porte do Município, atingidos pela pandemia causada pelo Covid-19, a auxiliar na manutenção das atividades e dá outras providências.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_034-2021_-_refis_2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_034-2021_-_refis_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 034, DE 15 DE ABRIL DE 2021. Dispõe sobre o pagamento, remissão e cobrança de créditos tributários e não tributários inscritos em dívida ativa e dá outras providências.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_035-2021_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_035-2021_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 035, DE 17 DE MAIO DE 2021. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 50.000,00 (cinquenta mil reais), inclui no PPA, LDO-2021, na LOA-2021 e aponta recursos.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_036-2021_-_ppa_2022-2025.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_036-2021_-_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 036, DE 20 DE MAIO DE 2021.  Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_037-2021_-__altera_lei_3966-2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_037-2021_-__altera_lei_3966-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 037, DE 20 DE MAIO DE 2021.  Altera vencimento básico do cargo de enfermeira constante no quadro do art. 1º e anexo I da Lei Municipal nº 3.966, de 20 de abril de 2021.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1269/projeto_de_lei_038-2021_-__altera_lei_3966-2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1269/projeto_de_lei_038-2021_-__altera_lei_3966-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 038, DE 02 DE JUNHO DE 2021.  Altera vencimento básico do cargo de vigilante em saúde constante no quadro do art. 1º e anexo I da Lei Municipal nº 3.966, de 20 de abril de 2021.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1270/projeto_de_lei_039-2021_-_contr._emergencial_sec._saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1270/projeto_de_lei_039-2021_-_contr._emergencial_sec._saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 039, DE 02 DE JUNHO DE 2021. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_040-2021_-_subvencao_universitarios_aucc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_040-2021_-_subvencao_universitarios_aucc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 040, DE 10 DE JUNHO DE 2021. Autoriza o Poder Executivo a conceder subvenção social para a AUCC - Associação Universitária e Cultural de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_041-2021_-_emergenciais_educacao_-_cadastro_reserva.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_041-2021_-_emergenciais_educacao_-_cadastro_reserva.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 041, DE 11 DE JUNHO DE 2021.  Autoriza o Executivo Municipal a instituir Cadastro Reserva para a Contratação Temporária, destinada ao atendimento emergencial de necessidade temporária e de excepcional interesse público da Secretaria Municipal de Educação, Cultura, Turismo e Desporto e dá outras providências.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_042-2021_-_altera_a_lei_3975_-_emergenciais_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_042-2021_-_altera_a_lei_3975_-_emergenciais_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 042, DE 15 DE JUNHO DE 2021. Altera a ementa e o art. 1º da Lei Municipal nº. 3.975, de 14 de junho de 2021.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_043-2021_-_auxilio_apae_-_cmdca_-_irrf.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_043-2021_-_auxilio_apae_-_cmdca_-_irrf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 043, DE 21 DE JUNHO DE 2021. Autoriza o Município de Constantina a conceder auxílio financeiro a título de subvenção social a APAE – Associação de Pais e Amigos do Excepcional de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_044-2021_-_altera_3947-2021_-_altera_codigo_tributario.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_044-2021_-_altera_3947-2021_-_altera_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 044, DE 21 DE JUNHO DE 2021. Altera o art. 1º da Lei Municipal 3.947, de 22 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_045-2021_-_campanha_nota_premiada.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_045-2021_-_campanha_nota_premiada.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 045, DE 30 DE JUNHO DE 2021. Autoriza a implantação no Município de Constantina do Programa NOTA PREMIADA e dá outras providências.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_046-2021_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_046-2021_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 046, DE 15 DE JULHO DE 2021. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 50.000,00 (cinquenta mil reais), inclui no PPA, LDO-2021, na LOA-2021 e aponta recursos.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1283/projeto_de_lei_047-2021_-_repasse_ir_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1283/projeto_de_lei_047-2021_-_repasse_ir_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 047, DE 21 DE JULHO DE 2021._x000D_
 Autoriza o Município de Constantina a repassar valores à APAE – Associação de Pais e Amigos dos Excepcionais de Constantina, oriundos de companha doação de Imposto de Renda.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_lei_048-2021_-_contr._emergencial_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_lei_048-2021_-_contr._emergencial_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 048, DE 23 DE JULHO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratação temporária e por excepcional interesse público para suprir necessidade da Secretaria Municipal de Saúde para atendimento ao Programa de Atenção Básica à Saúde - ESF.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1285/projeto_de_lei_049-2021_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1285/projeto_de_lei_049-2021_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 049, DE 29 DE JULHO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 1.080.558,19 (um milhão, oitenta mil, quinhentos e cinquenta e oito reais e dezenove centavos), inclui no PPA, LDO-2021, na LOA-2021 e aponta recursos.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_lei_050-2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_lei_050-2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 050, DE 02 DE AGOSTO DE 2021._x000D_
 Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_lei_051-2021_-_contratacoes_emergenciais_-_pim.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_lei_051-2021_-_contratacoes_emergenciais_-_pim.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 051, DE 17 DE AGOSTO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidade da Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1299/projeto_de_lei_052-2021_-_abertura_de_credito_especial_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1299/projeto_de_lei_052-2021_-_abertura_de_credito_especial_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052, DE 17 DE AGOSTO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal a abrir crédito especial por excesso de arrecadação, no valor de R$ 17.421,12 (dezessete mil, quatrocentos e vinte e um reais e doze centavos).</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1300/projeto_de_lei_053-2021_-_credito_especial_-_correcao_lei_3984.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1300/projeto_de_lei_053-2021_-_credito_especial_-_correcao_lei_3984.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 053, DE 17 DE AGOSTO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar por previsão de excesso de arrecadação, no valor de R$ 1.071.211,79 (um milhão, setenta e um mil, duzentos e onze reais e setenta e nove centavos), e crédito especial por superavit financeiro no valor de R$ 9.346,40 (nove mil, trezentos e quarenta e seis reais e quarenta centavos), inclui na LOA-2021 e aponta recursos.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1346/projeto_de_lei_054-2021_-_uniformes.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1346/projeto_de_lei_054-2021_-_uniformes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 054, DE 19 DE AGOSTO DE 2021._x000D_
 Institui uniformes escolares de uso obrigatório na rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_056-2021_-_contratacoes_emergenciais_-_medicos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_056-2021_-_contratacoes_emergenciais_-_medicos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 056, DE 25 DE AGOSTO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde para atividades cotidianas e em virtude da Pandemia da COVID-19.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_057-2021_-_credito_especial_por_superavit_financeiro_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_057-2021_-_credito_especial_por_superavit_financeiro_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 057, DE 01 DE SETEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 24.043,21 (vinte e quatro mil, quarenta e três reais e vinte e um centavos), inclui no PPA, LDO e LOA.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_lei_058-2021_s_-_credito_especial_-_assistencia_social_-_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_lei_058-2021_s_-_credito_especial_-_assistencia_social_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 058, DE 01 DE SETEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial, no valor de R$ 60.000,00 (sessenta mil reais), inclui no PPA, LDO e LOA e aponta recursos.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1306/projeto_de_lei_059-2021_-_auxilio_financeiro_apac.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1306/projeto_de_lei_059-2021_-_auxilio_financeiro_apac.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 059, DE 01 DE SETEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal a conceder auxílio financeiro para a Associação de Proteção aos Animais de Constantina - APAC e aponta recursos.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_060-2021_-_abertura_de_credito_especial_-_defesa_civil.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_060-2021_-_abertura_de_credito_especial_-_defesa_civil.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 060, DE 08 DE SETEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 38.487,51 (trinta e oito mil, quatrocentos e oitenta e sete reais e cinquenta e um centavos), inclui no PPA, LDO e LOA.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_lei_061-2021_-_abertura_de_credito_especial_-_defesa_civil_-_tranferencia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_lei_061-2021_-_abertura_de_credito_especial_-_defesa_civil_-_tranferencia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 061, DE 08 DE SETEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial, no valor de R$ 21.000,00 (vinte e um mil reais), inclui no PPA, LDO e LOA e aponta recursos.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1309/projeto_de_lei_062-2021_-_contr._emergencial_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1309/projeto_de_lei_062-2021_-_contr._emergencial_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 062, DE 08 DE SETEMBRO DE 2021_x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1311/projeto_de_lei_063-2021_-_credito_especial_por_superavit_financeiro_-_turismo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1311/projeto_de_lei_063-2021_-_credito_especial_por_superavit_financeiro_-_turismo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 063, DE 21 DE SETEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 41.594,52 (quarenta e um mil, quinhentos e noventa e quatro reais e cinquenta e dois centavos), inclui no PPA, LDO e LOA.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1312/projeto_de_lei_064-2021_-_contr._emergencial_-_saude_-_psicologo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1312/projeto_de_lei_064-2021_-_contr._emergencial_-_saude_-_psicologo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 064, DE 21 DE SETEMBRO DE 2021_x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidade da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1313/projeto_de_lei_065-2021_-_credito_especial_por_superavit_financeiro_-_aldir_blanc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1313/projeto_de_lei_065-2021_-_credito_especial_por_superavit_financeiro_-_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 065, DE 22 DE SETEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 55.676,24 (cinquenta e cinco mil, seiscentos e setenta e seis reais e vinte e quatro centavos), inclui no PPA, LDO e LOA.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1317/projeto_de_lei_066-2021_-_contr._emergencial_-_zelador_cemiterio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1317/projeto_de_lei_066-2021_-_contr._emergencial_-_zelador_cemiterio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 066, DE 29 DE SETEMBRO DE 2021_x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público para suprir necessidade da Secretaria Municipal de Obras e Viação.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1318/projeto_de_lei_067-2021_-_altera_lei_3974-2021_-_subvencao_universitarios_aucc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1318/projeto_de_lei_067-2021_-_altera_lei_3974-2021_-_subvencao_universitarios_aucc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 067, DE 29 DE SETEMBRO DE 2021. _x000D_
 Altera redação do Artigo 1º da Lei Municipal 3.974 de 14 de junho de 2021 que autoriza o Poder Executivo a conceder subvenção social para a AUCC - Associação Universitária e Cultural de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1319/proj._lei_68_2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1319/proj._lei_68_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 068, DE 29 DE SETEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 150.000,00 (cento e cinquenta mil reais), inclui na LDO e LOA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1320/projeto_de_lei_069-2021_-_auxilio_financeiro_apac.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1320/projeto_de_lei_069-2021_-_auxilio_financeiro_apac.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 069, DE 29 DE SETEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal a conceder auxílio financeiro para a Associação de Proteção aos Animais de Constantina - APAC e aponta recursos.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1323/projeto_de_lei_070-2021_-_corrige_valor_lei_4001_-_contr._emergencial_-_zelador_cemiterio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1323/projeto_de_lei_070-2021_-_corrige_valor_lei_4001_-_contr._emergencial_-_zelador_cemiterio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 070, DE 13 DE OUTUBRO DE 2021_x000D_
 Altera vencimento básico do cargo de Zelador de Cemitério constante no quadro do art. 1º da Lei Municipal nº 4.001, de 05 de outubro de 2021.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_071-2021_-_credito_especial_por_superavit_financeiro_-_saude_-_atencao_basica.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_071-2021_-_credito_especial_por_superavit_financeiro_-_saude_-_atencao_basica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 071, DE 25 DE OUTUBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 54.939,51 (cinquenta e quatro mil, novecentos e trinta e nove reais e cinquenta e um centavos), inclui na LDO e LOA.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_072-2021_-_contr._emergencial_-_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_072-2021_-_contr._emergencial_-_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 072, DE 26 DE OUTUBRO DE 2021_x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_073-2021_-_regime_de_previdencia_complementar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_073-2021_-_regime_de_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 073, DE 26 DE OUTUBRO DE 2021_x000D_
 Institui o Regime de Previdência Complementar no âmbito do município de Constantina, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar e dá outras providências.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto_de_lei_074-2021_-_altera_lei_3640_-_isencao_iptu_-_prodesc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto_de_lei_074-2021_-_altera_lei_3640_-_isencao_iptu_-_prodesc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 074, DE 29 DE OUTUBRO DE 2021_x000D_
 Acrescenta o Parágrafo único ao artigo 1º da Lei Municipal n° 3.640, de 28 de dezembro de 2017, que fixa o Perímetro Urbano da Cidade De Constantina, sua linha demarcatória e dá outras providências.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_075-2021_-_abertura_de_credito_especial_-_educacao_-_rota_turistica.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_075-2021_-_abertura_de_credito_especial_-_educacao_-_rota_turistica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 075, DE 29 DE OUTUBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial, no valor de R$ 2.200,00 (dois mil e duzentos reais), inclui no PPA, LDO e LOA e aponta recursos.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_076-2021_-_repasse_ir_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_076-2021_-_repasse_ir_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 076, DE 04 DE NOVEMBRO DE 2021._x000D_
 Autoriza o Município de Constantina a repassar valores à APAE – Associação de Pais e Amigos dos Excepcionais de Constantina, oriundos de companha doação de Imposto de Renda.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_077-2021_-_altera_atribuicoes_do_cargo_de_fiscal_tributario.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_077-2021_-_altera_atribuicoes_do_cargo_de_fiscal_tributario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 077, DE 04 DE NOVEMBRO DE 2021._x000D_
 Altera atribuições do cargo efetivo de Fiscal Tributário constantes no Anexo I da Lei Municipal 3.424 de 21 de julho de 2015.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1337/projeto_de_lei_078-2021_-_cria_emprego_publico_de_visitador_do_pim.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1337/projeto_de_lei_078-2021_-_cria_emprego_publico_de_visitador_do_pim.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 078, DE 04 DE NOVEMBRO DE 2021._x000D_
 Cria empregos públicos de Visitador do PIM – Programa Primeira Infância Melhor e dá outras providências.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1343/projeto_de_lei_079-2021_-_auxilio_financeiro_ahcros_-_175mil.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1343/projeto_de_lei_079-2021_-_auxilio_financeiro_ahcros_-_175mil.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 079, DE 16 DE NOVEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal a conceder auxílio financeiro, na forma de subvenção social, à Associação Hospitalar Comunitária Regional de Saúde – AHCROS e aponta recursos.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_080-2021_-_abertura_de_credito_especial_-_saude_-_cobertura_auxilio_ahcros.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_080-2021_-_abertura_de_credito_especial_-_saude_-_cobertura_auxilio_ahcros.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 080, DE 16 DE NOVEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por suplementação, no valor de R$ 85.000,00 (oitenta e cinco mil reais), e aponta recursos.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei_081-2021_-_altera_artigo_2_e_27_da_lei_1791_aterada_pela_lei_3614.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei_081-2021_-_altera_artigo_2_e_27_da_lei_1791_aterada_pela_lei_3614.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 081, DE 16 DE NOVEMBRO DE 2021._x000D_
 Altera a redação do artigo 2º da Lei Municipal 1.791 de 26 de março de 2002, alterada pela Lei Municipal 3.614 de 28 de setembro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_082-2021_-_contratacao_emergencial_de_medico.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_082-2021_-_contratacao_emergencial_de_medico.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 082, DE 24 DE NOVEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público de 01 Médico para atuar junto a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/projeto_de_lei_083-2021_-_abertura_de_credito_especial_-_educacao_-_aquisicao_de_veiculo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/projeto_de_lei_083-2021_-_abertura_de_credito_especial_-_educacao_-_aquisicao_de_veiculo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 083, DE 29 DE NOVEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial, no valor de R$ 320.000,00 (trezentos e vinte mil reais), e aponta recursos.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/projeto_de_lei_084-2021_-_abertura_de_credito_especial_-_assistencia_social.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/projeto_de_lei_084-2021_-_abertura_de_credito_especial_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 084, DE 29 DE NOVEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial, no valor de R$ 20.000,00 (vinte mil reais), e aponta recursos.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/projeto_de_lei_085-2021_-_loa_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/projeto_de_lei_085-2021_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 085, DE 01 DE DEZEMBRO DE 2021._x000D_
 Estima a Receita e Fixa a Despesa do Município de Constantina, para o exercício de 2022.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/projeto_de_lei_086-2021s_-_altera_artigo_14_da_lei_1791.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/projeto_de_lei_086-2021s_-_altera_artigo_14_da_lei_1791.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 086, DE 03 DE DEZEMBRO DE 2021._x000D_
 Altera a redação dos §§ 2º, 3º, 4º e 5º do artigo 13, acrescenta § 6º ao artigo 13, altera redação dos incisos III e IV do artigo 14 da Lei Municipal n° 1.791 de 26 de março de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_087-2021_-_contratacoes_emergenciais_educacao_2022.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_087-2021_-_contratacoes_emergenciais_educacao_2022.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 087, DE 06 DE DEZEMBRO DE 2021._x000D_
 Autoriza o Executivo Municipal a efetuar contratações emergenciais e temporárias para suprir necessidades da Secretaria Municipal de Educação, Cultura, Turismo e Desporto para o ano letivo de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei_088-2021_-_subvencao_social_gapc_-_policia_civil.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei_088-2021_-_subvencao_social_gapc_-_policia_civil.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 088, DE 14 DE DEZEMBRO DE 2021._x000D_
 Autoriza a concessão de auxílio financeiro ao GAPC – Grupo de Apoio a Polícia Civil do Município de Constantina – RS.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_089-2021_-_subvencao_condesc_-_brigada_militar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_089-2021_-_subvencao_condesc_-_brigada_militar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 089, DE 14 DE DEZEMBRO DE 2021._x000D_
 Autoriza a concessão de auxílio financeiro ao CONDESC do Município de Constantina – RS.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_090-2021_-_abertura_de_credito_especial_-_industria_e_comercio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_090-2021_-_abertura_de_credito_especial_-_industria_e_comercio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 090, DE 14 DE DEZEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial, no valor de R$ 2.000,00 (dois mil reais), e aponta recursos.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/projeto_de_lei_091-2021_-_credito_especial_por_superavit_financeiro_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/projeto_de_lei_091-2021_-_credito_especial_por_superavit_financeiro_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 091, DE 22 DE DEZEMBRO DE 2021._x000D_
 Autoriza o Poder Executivo Municipal abrir crédito especial por superávit financeiro, no valor de R$ 500.000,00 (quinhentos mil reais), inclui no PPA, LDO e LOA.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/projeto_de_lei_092-2021_-_repasse_ir_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/projeto_de_lei_092-2021_-_repasse_ir_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 092, DE 23 DE DEZEMBRO DE 2021._x000D_
 Autoriza o Município de Constantina a repassar R$ 25.000,00 (vinte e cinco mil reais) à APAE – Associação de Pais e Amigos dos Excepcionais de Constantina, oriundos de companha doação de Imposto de Renda através do CMDICA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1315/projeto_de_resolucao_01.2021_-_codigo_de_etica_-_esse.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1315/projeto_de_resolucao_01.2021_-_codigo_de_etica_-_esse.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO 01/2021 – 27.09.2021 Institui o Código de Ética e Decoro Parlamentar, cria a Comissão de Ética e Decoro Parlamentar, cria a função de Corregedor, estabelece procedimentos internos para investigação de infrações, e dá outras providências.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_resolucao_02.2021_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2021_-_essa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_resolucao_02.2021_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2021_-_essa.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 02/2021 de 27 de dezembro de 2021. “AUTORIZA O PODER EXECUTIVO MUNICIPAL A RETER VALORES DO DUODÉCIMO DO PODER LEGISLATIVO PARA FINS DE AQUISIÇÃO DE UM VEÍCULO PARA A SECRETARIA DE SAÚDE, ILUMINAÇÃO CICLOVIA, DESTINAÇÃO APAE E AQUISIÇÃO DE UM DESENCARCERADOR.”</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>PInfo</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1217/pedido_de_informacao_01.2021-_cristian.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1217/pedido_de_informacao_01.2021-_cristian.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 01/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Considerando o Convênio entre o Município de Constantina e a AHCROS referente ao SAMU relativo ao ano de 2020, seja requisitado para a AHCROS, os seguintes documentos: 1)	 Os balancetes mensais da receita e despesa de janeiro de 2020 a dezembro de 2020, do referido convênio; 2)	Relação mensal de janeiro de 2020 a dezembro de 2020 da folha de pagamento com os colaboradores da SAMU.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1234/pedido_de_informacao_02.2021-_lirio_rigon_-_horas_extras.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1234/pedido_de_informacao_02.2021-_lirio_rigon_-_horas_extras.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 02/2021 SENHOR PRESIDENTE: O vereador LIRIO RIGON, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:  PEDIDO DE INFORMAÇÃO: Que o Poder executivo envie para a Câmara: 1)	 A relação de horas extras prestadas pelos servidores vinculados a Secretaria de Obras do Município no período de 01/07/2020 a 31/12/20200.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1240/pedido_de_infdormacao_03.2021_-_relacao_de_veiculos_-_angelo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1240/pedido_de_infdormacao_03.2021_-_relacao_de_veiculos_-_angelo.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 03/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores:  1)	A relação completa de veículos, ônibus, caminhões e máquinas de propriedade do município, devidamente separados por Secretaria e com seu respectivo código de identificação e demais dados, conforme tabela em anexo:</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1241/pedido_de_infdormacao_04.2021_-_angelo_-_alugueis.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1241/pedido_de_infdormacao_04.2021_-_angelo_-_alugueis.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 04/2021  SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: 1) Relação completa de todos os imóveis alugados pelo Município de Constantina, contendo:  a) Nome do proprietário do imóvel alugado; b) Endereço do imóvel; c) Valor pago mensalmente de aluguel; d) Forma de reajuste do valor; e) Prazo de validade do contrato; e f) Que setor do Município funciona no imóvel alugado. 2) Informar se existe outros tipos de aluguel, que causam despesas para o município.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1259/pedido_de_informacao_05.2021-_lirio_rigon_-_horas_extras_-_esse.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1259/pedido_de_informacao_05.2021-_lirio_rigon_-_horas_extras_-_esse.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 05/2021 SENHOR PRESIDENTE: O vereador LIRIO RIGON, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder executivo envie para a Câmara:  1)	 A relação de horas extras prestadas pelos servidores vinculados a Secretaria de Obras do Município no período de 01/01/2021 a 30/04/2021, com o respectivo beneficiário.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1262/pedido_de_infdormacao_07.2021_-_angelo_-_recursos_fnde.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1262/pedido_de_infdormacao_07.2021_-_angelo_-_recursos_fnde.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 07/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: 1)	Relação completa dos recursos repassados pelo FNDE no período de 01/2021 a 05/2021 referente ao Plano Dinheiro Direto na Escola – PDDE. 2)	Informe qual o plano de trabalho para aplicação do referido recurso.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1266/pedido_de_informacao_08.2021-_cristian.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1266/pedido_de_informacao_08.2021-_cristian.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 08/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Relativo a isenção de IPTU dos contribuintes no ano de 2021: 1)	Processos deferidos e dos processos indeferidos:</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1267/pedido_de_informacao_09.2021-_cristian_-_imoveis_distrito_industrial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1267/pedido_de_informacao_09.2021-_cristian_-_imoveis_distrito_industrial.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 09/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO: Relativo aos Imóveis do Distrito Industrial, requer: 1)	Número de matrícula, área de imóvel, nome do proprietário e utilização dos imóveis.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1279/pedido_de_informacao_10.2021-_almir_villa_-_recursos_bloco_cirurgico_-_ahcros.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1279/pedido_de_informacao_10.2021-_almir_villa_-_recursos_bloco_cirurgico_-_ahcros.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 10/2021 SENHOR PRESIDENTE: O vereador ALMIR VILLA, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Ao Município de Constantina Relativo ao Hospital da AHCROS, requer: 1)	Data em que foi determinado o fechamento do Bloco Cirúrgico;_x000D_
 2)	Memorial descritivo e projeto de reforma, ampliação e construção do Bloco Cirúrgico da AHCROS; 3)	Cronograma físico financeiro das obras de reforma, ampliação e construção do Bloco Cirúrgico da AHCROS; 4)	Valores públicos destinados para a AHCROS com o objetivo de custear a reforma, ampliação e construção do Bloco Cirúrgico da AHCROS; 5)	Planilha ou laudo técnico demonstrando o percentual de conclusão da obra. 6)	Previsão orçamentária para o término da obra. 7)	Previsão de entrega da obra para a comunidade.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_informacao_11.2021-_marcos_xavier_-_beneficiarios_programa_juro_zero.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_informacao_11.2021-_marcos_xavier_-_beneficiarios_programa_juro_zero.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 11/2021 SENHOR PRESIDENTE: O vereador MARCOS ANTONIO XAVIER, com assento na Bancada do PSDB, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Relativo ao Programa Juro Zero, requer: 1)	Relação com todos os beneficiários do programa. 2)	Valores gastos até o momento;_x000D_
 3)	Previsão de desembolso pelo Município até o final do programa.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1284/pedido_de_informacao_12.2021_-_cristian.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1284/pedido_de_informacao_12.2021_-_cristian.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 12/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores:  1)	Relação completa de todas as pessoas que foram imunizadas no Programa Nacional de Imunizações do COVID-19, contendo: a)	Número de doses aplicadas; b)	Nome da pessoa;_x000D_
 c)	CPF;d)	Endereço constante do cadastro;e)	Data da imunização.f)	Lote e laboratório do imunizante;g)	Critério utilizado para a aplicação do imunizante, classificando por idade, comorbidades, Grupo prioritário etc.;</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1294/pedido_de_informacao_13.2021-_angelo_-_receita_e_despesa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1294/pedido_de_informacao_13.2021-_angelo_-_receita_e_despesa.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 13/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores:  1)	Relatório completo e pormenorizado, constando os valores realizados atualizados até o mês de julho de 2021, das receitas previstas na LOA 2021, com percentual comparativo entre valor orçado e valor realizado, conforme planilha em anexo; 2)	Relatório completo e pormenorizado, constando os valores realizados atualizados até o mês de julho de 2021, das despesas previstas na LOA 2021, com percentual comparativo entre valor orçado e valor realizado, conforme planilha em anexo;</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_informacao_14.2021-_lirio_rigon_-_lonas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_informacao_14.2021-_lirio_rigon_-_lonas.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 14/2021 SENHOR PRESIDENTE: O vereador LIRIO RIGON, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores: 1)	Relatório completo e pormenorizado, constando os valores gastos com lonas por ocasião da chuva de pedras ocorrida no mês de junho de 2021, no município de Constantina – RS; 2)	Relatório completo e pormenorizado, constando os nomes dos beneficiários que receberam lona, por ocasião da chuva de pedras ocorrida no mês de junho de 2021, no município de Constantina – RS;</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1302/pedido_de_informacao_15.2021-_lirio_rigon_-_servicos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1302/pedido_de_informacao_15.2021-_lirio_rigon_-_servicos.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 15/2021 SENHOR PRESIDENTE: O vereador LIRIO RIGON, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores:  1)	Relatório completo e pormenorizado, constando os valores gastos com serviços de máquina para a agricultura (pocilgas e aviários), no município de Constantina – RS, no ano de 2021; 2)	Relatório completo e pormenorizado, constando os nomes dos beneficiários com serviços de máquina para a agricultura (pocilgas e aviários), constando horas máquinas por produtor, individualizada por equipamento, no ano de 2021. 3)	Relatório completo e pormenorizado, constando as horas-extras pagas paras os servidores do município de Constantina – RS, da secretaria de obras no ano de 2021. 4)	Relatório completo e pormenorizado, constando as horas com trator acoplado com rastel e pé-de-pato e o respectivo beneficiário, no ano de 2021.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1314/pedido_de_informacao_16.2021_-_cristian_-_areas_verdes_essa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1314/pedido_de_informacao_16.2021_-_cristian_-_areas_verdes_essa.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 16/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 1)	Relação completa constando todas as matrículas das áreas verdes, do munícipio.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1316/pedido_de_informacao_17.2021_-_angelo_-_pedido_de_informacao_analise_ufm.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1316/pedido_de_informacao_17.2021_-_angelo_-_pedido_de_informacao_analise_ufm.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 17/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: _x000D_
 PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 1)	Relatório dos valores recebidos de 2017 a 2021, dos seguintes itens:_x000D_
 a.	ISS sobre serviços prestados por profissionais liberais e taxistas;_x000D_
 b.	Taxas:_x000D_
 i.	de licença e localização;_x000D_
 ii.	de fiscalização ou vistoria;_x000D_
 iii.	de atividade eventual ou ambulante;_x000D_
 iv.	de serviços ambientais;_x000D_
 c.	COSIP;_x000D_
 d.	Multas em geral;_x000D_
 e.	outras receitas que sejam reajustadas com base na UFM.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1324/pedido_de_informacao_18.2021_-_cristian_-_gasto_com_enegria_eletgrica_e_copia_das_contas_de_energia_eletrica.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1324/pedido_de_informacao_18.2021_-_cristian_-_gasto_com_enegria_eletgrica_e_copia_das_contas_de_energia_eletrica.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 18/2021 SENHOR PRESIDENTE: O vereador CRISTIAN RIBOLI BRATZ, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 1)	Relação completa constando o gasto do município com as contas de energia elétrica;_x000D_
 2)	Cópia das faturas pagas, nos últimos 12 meses;_x000D_
 3)	Relação emitida pela RGE dos pontos de iluminação pública;_x000D_
 4)	Cópia dos protocolos da solicitação de redução de voltagem da substituição das lâmpadas normais por LED;_x000D_
 5)	Relatório da despesa anula com iluminação pública nos anos de 2018, 2019, 2020 e 2021.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1327/pedido_de_informacao_19.2021-_lirio_rigon_-_centro_cultural.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1327/pedido_de_informacao_19.2021-_lirio_rigon_-_centro_cultural.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 19/2021 SENHOR PRESIDENTE: O vereador LIRIO RIGON, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 1)	Contrato de reforma do centro cultural e seus aditivos;_x000D_
 2)	Planta e memorial descritivo da reforma do centro cultural;_x000D_
 3)	Cronograma físico financeiro da reforma do centro cultural;_x000D_
 4)	Valores pagos para a reforma do centro cultural;_x000D_
 5)	Saldo a pagar da reforma do centro cultural.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/pedido_de_informacao_20.2021_-_angelo_-_pedido_de_informacao_fluxograma_organizacional.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/pedido_de_informacao_20.2021_-_angelo_-_pedido_de_informacao_fluxograma_organizacional.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 20/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores:  a.	Fluxograma organizacional do Poder Executivo de Constantina, conforme exemplo abaixo:</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/pedido_de_informacao_21.2021_-_angelo_-_pedido_de_informacao_arrecadacao_-_art._76_ct.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/pedido_de_informacao_21.2021_-_angelo_-_pedido_de_informacao_arrecadacao_-_art._76_ct.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 21/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: _x000D_
 PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: 1)	Demonstrativo da arrecadação anual relativas aos exercícios 2019, 2020 e 2021 das taxas descritas no art. 76, da Lei Municipal 3.330 – Código Tributário.  2)	Demonstrativo da arrecadação anual relativas aos exercícios 2019, 2020 e 2021 das taxas descritas no art. 92, da Lei Municipal 3.330 – Código Tributário.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/pedido_de_informacao_22.2021_-_angelo_-_camara_frigorifica.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/pedido_de_informacao_22.2021_-_angelo_-_camara_frigorifica.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 22/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: 1.	Uma análise da possibilidade legal de destinar-se para uso uma Câmara Frigorífica móvel de propriedade do Município de Constantina para um empreendimento particular da Agroindústria municipal.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/pedido_de_informacao_23.2021_-_angelo_-_relacao_de_empresas_-_baixo_medio_e_alto_impacto.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/pedido_de_informacao_23.2021_-_angelo_-_relacao_de_empresas_-_baixo_medio_e_alto_impacto.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 23/2021 SENHOR PRESIDENTE: O vereador ANGELO GUARESI, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores:  _x000D_
 1.	Uma relação completa contendo as empresas ativas e estabelecidas em Constantina pela sua classificação de risco (baixo, médio e alto), conforme Resoluções do COMITÊ PARA GESTÃO DA REDE NACIONAL PARA A SIMPLIFICAÇÃO DO REGISTRO E DA LEGALIZAÇÃO DE EMPRESAS E NEGÓCIOS – CGSIM.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2336,67 +2336,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1286/projeto_de_emenda_no_01.2021_-_angelo_-_programas_de_metas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1208/pedido_de_indicacao_no_01.2021_-_edeval_borcioni.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1242/pedido_de_indicacao_02.2021_-_campanha_de_ipva_-_transferencia_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1247/pedido_de_indicacao_no_03.2021_-_edeval_borcioni_-_vacinacao_solidaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1248/pedido_de_indicacao_04.2021_-_campanha_ir_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1249/pedido_de_indicacao__05.2021_-_site_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_no_06_-_edeval_-_academia_parque_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_no_07_-_edeval_-_parada_de_onibus_escolas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_no_08_-_marcos_xavier_-_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_no_09_-_edeval_-_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1265/pedido_de_indicacao_no_10_-_guarda_corpo_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1272/pedido_de_indicacao_no_11_-_redutor_de_velocidade_-_francisco_anziliero.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_no_12_-_edeval_-_vacinas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1290/pedido_de_indicacao_no_13_-_redutor_de_velocidade_-_rua_divino_mafessoni.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_no_14_-_edeval_-_iluminacao_led.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1288/pedido_de_indicacao_no_15_-_projeto_rua_do_bairro_sao_roque_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1295/pedido_de_informacao_no_16.2021_-_limpeza_terreno_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1321/pedido_de_informacao_no_17.2021_-_angelo_-_medicos_-_geriatra_e_pediatra.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1322/pedido_de_informacao_no_18.2021_-_angelo_-_praca.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1338/pedido_de_indicacao_no_19.2021_-_gelson_polaquini_-_rocadeira_hidraulica.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1325/pedido_de_indicacao_no_20_-_hidrante_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1326/pedido_de_indicacao__21.2021_-_audiencia_de_avaliacao_de_metas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1339/pedido_de_indicacao_no_23_-_iluminacao_ciclovia_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1340/pedido_de_indicacao_no_24_-_melhoria_trajeto_cicloturismo_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1341/pedido_de_indicacao_no_25_-_ponte_candaten_-_pontilhao_-_trevo_distrito_e_linha_de_transm._lirio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1347/pedido_de_indicacao_no_26_-_lancamento_contratos_no_sitio_eletronico_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/pedido_de_indicacao_no_27_-_iluminacao__praca_e_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/pedido_de_indicacao_no_28_-asfaltamento_ruas_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/pedido_de_indicacao_no_29_-definicao_da_largura_das_estradas_do_interior_-_almir_villa_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/pedido_de_indicacao_no_30_-cristian_-_praca_bairro_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/pedido_de_indicacao_no_31_-cristian_-_melhorias_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/pedido_de_indicacao_no_32_-angelo_-_reposicao_servidores.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/pedido_de_indicacao_no_33_-almir_villa_-_custear_arbitragem.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1376/pedido_de_indicacao_no_34_-edeval_borcioni_-_programa_de_fornecimento_de_absorventes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_no_09_-_edeval_-_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1293/mocao_03.2021_-_reposicao_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1212/projeto_de_decreto_no_01.2021_-_aprova_as_contas_do_prefeito_de_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1216/projeto_de_decreto_no_02.2021_-_medalha_padre_guilherme_-_lediane_marcolan.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/projeto_de_decreto_no_03.2021_-_medalha_padre_guilherme_-_augsto_zanella_e_mathias_polaquini.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_decreto_no_04.2021_-_acata_o_veto_ao_pll_09.2021_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_01.2021-_denomina_rua_do_loteamento_fachin.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1227/projeto_de_lei_02.2021_-_transparencia_iptu_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1232/projeto_de_lei_03.2021-_altera_a_lei_3.3933_que_denomina_rua_do_loteamento_fachin.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1233/projeto_de_lei_04.2021-_denomina_ruas_do_loteamento_de_carli_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1268/projeto_de_lei_05.2021_-_denomina_as_ruas_de_acesso_a_constantina_-_esse.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1287/projeto_de_lei_06.2021_-_liberadade_economica_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_lei_07.2021_-_altera_o_codigo_tributario_-_lei_3.330_-_art._228_-_ufm.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_lei_no_08.2021_-__merito_farroupilha_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1328/projeto_de_lei_no_09.2021_-_iptu_-_terrenos_para_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1342/projeto_de_lei_no_11.2021_-_5g_-_angelo_guaresi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_12.2021-_altera_plano_de_carreira_camara_-_27.12.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_13.2021-_altera_plano_de_carreira_camara_-_29.12.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1209/projeto_de_lei_001-2020_-_tesoureiro_e_auxiliar_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1210/projeto_de_lei_002-2021_-_convenio_hospital_tenente_portela.doc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_003-2021_-_emergenciais_educacao.doc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1213/projeto_de_lei_004-2021_-_altera_lei_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1214/projeto_de_lei_005-2021_-_contr._emergencial_-_mes_de_fevereiro_e_marco_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1215/projeto_de_lei_006-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_007-2021_-_contr._emergencial_sec._de_fazenda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_008-2021_-_subvencao_apae_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1220/projeto_de_lei_009-2021_-_auxilio_apae_-_cmdca_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_lei_010-2021_-_cedencia_servidores_apae.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1222/projeto_de_lei_011-2021_-_altera_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_lei_012-2021_-_altera_programa_acao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_013-2021_-_contr._emergencial_sec._de_administracao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1225/projeto_de_lei_014-2021_-_altera_lei_3368-2015_-_pagamento_de_impostos_iptu_desconto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_015-2021_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1228/projeto_de_lei_016-2021_-_contr._emergencial_sec._municipais.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_017-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto_de_lei_018-2021_-_contr._emergencial_-_saude_-_covid.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1231/projeto_de_lei_019-2021_-_aquisicao_de_vacinas.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1235/projeto_de_lei_020-2021_-_subvencao_clube_comercial_-_escolinha.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1236/projeto_de_lei_021-2021_-_convenio_corede.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1237/projeto_de_lei_022-2021_-_alteracao_legislacao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1238/projeto_de_lei_023-2021_-_contratacoes_emergenciais_-_medicos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1239/projeto_de_lei_024-2021_-_contratacao_de_motoniveladora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1243/projeto_de_lei_025-2021-_altera_lei_2028-2004_-_plano_magisterio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1244/projeto_de_lei_026-2021-_convenio_ufsm_-_testes_covid.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1245/projeto_de_lei_027-2021_-_contr._emergencial_sec._de_fazenda.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_028-2021_-_altera_lei_de_repasse_de_terra_para_rpps.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_029-2021_-_subvencao_radio_fm_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_030-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_031-2021_-_contr._emergencial_-_mes_de_maio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_032-2021-_altera_lei_3.424-2015_-_pc_servidor.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_033-2021_-_programa_de_incentivo_juro_zero.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_034-2021_-_refis_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_035-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_036-2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_037-2021_-__altera_lei_3966-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1269/projeto_de_lei_038-2021_-__altera_lei_3966-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1270/projeto_de_lei_039-2021_-_contr._emergencial_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_040-2021_-_subvencao_universitarios_aucc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_041-2021_-_emergenciais_educacao_-_cadastro_reserva.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_042-2021_-_altera_a_lei_3975_-_emergenciais_educacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_043-2021_-_auxilio_apae_-_cmdca_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_044-2021_-_altera_3947-2021_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_045-2021_-_campanha_nota_premiada.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_046-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1283/projeto_de_lei_047-2021_-_repasse_ir_apae.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_lei_048-2021_-_contr._emergencial_-_saude.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1285/projeto_de_lei_049-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_lei_050-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_lei_051-2021_-_contratacoes_emergenciais_-_pim.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1299/projeto_de_lei_052-2021_-_abertura_de_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1300/projeto_de_lei_053-2021_-_credito_especial_-_correcao_lei_3984.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1346/projeto_de_lei_054-2021_-_uniformes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_056-2021_-_contratacoes_emergenciais_-_medicos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_057-2021_-_credito_especial_por_superavit_financeiro_-_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_lei_058-2021_s_-_credito_especial_-_assistencia_social_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1306/projeto_de_lei_059-2021_-_auxilio_financeiro_apac.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_060-2021_-_abertura_de_credito_especial_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_lei_061-2021_-_abertura_de_credito_especial_-_defesa_civil_-_tranferencia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1309/projeto_de_lei_062-2021_-_contr._emergencial_-_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1311/projeto_de_lei_063-2021_-_credito_especial_por_superavit_financeiro_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1312/projeto_de_lei_064-2021_-_contr._emergencial_-_saude_-_psicologo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1313/projeto_de_lei_065-2021_-_credito_especial_por_superavit_financeiro_-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1317/projeto_de_lei_066-2021_-_contr._emergencial_-_zelador_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1318/projeto_de_lei_067-2021_-_altera_lei_3974-2021_-_subvencao_universitarios_aucc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1319/proj._lei_68_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1320/projeto_de_lei_069-2021_-_auxilio_financeiro_apac.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1323/projeto_de_lei_070-2021_-_corrige_valor_lei_4001_-_contr._emergencial_-_zelador_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_071-2021_-_credito_especial_por_superavit_financeiro_-_saude_-_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_072-2021_-_contr._emergencial_-_saude.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_073-2021_-_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto_de_lei_074-2021_-_altera_lei_3640_-_isencao_iptu_-_prodesc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_075-2021_-_abertura_de_credito_especial_-_educacao_-_rota_turistica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_076-2021_-_repasse_ir_apae.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_077-2021_-_altera_atribuicoes_do_cargo_de_fiscal_tributario.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1337/projeto_de_lei_078-2021_-_cria_emprego_publico_de_visitador_do_pim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1343/projeto_de_lei_079-2021_-_auxilio_financeiro_ahcros_-_175mil.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_080-2021_-_abertura_de_credito_especial_-_saude_-_cobertura_auxilio_ahcros.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei_081-2021_-_altera_artigo_2_e_27_da_lei_1791_aterada_pela_lei_3614.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_082-2021_-_contratacao_emergencial_de_medico.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/projeto_de_lei_083-2021_-_abertura_de_credito_especial_-_educacao_-_aquisicao_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/projeto_de_lei_084-2021_-_abertura_de_credito_especial_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/projeto_de_lei_085-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/projeto_de_lei_086-2021s_-_altera_artigo_14_da_lei_1791.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_087-2021_-_contratacoes_emergenciais_educacao_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei_088-2021_-_subvencao_social_gapc_-_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_089-2021_-_subvencao_condesc_-_brigada_militar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_090-2021_-_abertura_de_credito_especial_-_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/projeto_de_lei_091-2021_-_credito_especial_por_superavit_financeiro_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/projeto_de_lei_092-2021_-_repasse_ir_apae.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1315/projeto_de_resolucao_01.2021_-_codigo_de_etica_-_esse.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_resolucao_02.2021_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2021_-_essa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1217/pedido_de_informacao_01.2021-_cristian.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1234/pedido_de_informacao_02.2021-_lirio_rigon_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1240/pedido_de_infdormacao_03.2021_-_relacao_de_veiculos_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1241/pedido_de_infdormacao_04.2021_-_angelo_-_alugueis.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1259/pedido_de_informacao_05.2021-_lirio_rigon_-_horas_extras_-_esse.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1262/pedido_de_infdormacao_07.2021_-_angelo_-_recursos_fnde.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1266/pedido_de_informacao_08.2021-_cristian.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1267/pedido_de_informacao_09.2021-_cristian_-_imoveis_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1279/pedido_de_informacao_10.2021-_almir_villa_-_recursos_bloco_cirurgico_-_ahcros.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_informacao_11.2021-_marcos_xavier_-_beneficiarios_programa_juro_zero.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1284/pedido_de_informacao_12.2021_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1294/pedido_de_informacao_13.2021-_angelo_-_receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_informacao_14.2021-_lirio_rigon_-_lonas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1302/pedido_de_informacao_15.2021-_lirio_rigon_-_servicos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1314/pedido_de_informacao_16.2021_-_cristian_-_areas_verdes_essa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1316/pedido_de_informacao_17.2021_-_angelo_-_pedido_de_informacao_analise_ufm.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1324/pedido_de_informacao_18.2021_-_cristian_-_gasto_com_enegria_eletgrica_e_copia_das_contas_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1327/pedido_de_informacao_19.2021-_lirio_rigon_-_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/pedido_de_informacao_20.2021_-_angelo_-_pedido_de_informacao_fluxograma_organizacional.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/pedido_de_informacao_21.2021_-_angelo_-_pedido_de_informacao_arrecadacao_-_art._76_ct.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/pedido_de_informacao_22.2021_-_angelo_-_camara_frigorifica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/pedido_de_informacao_23.2021_-_angelo_-_relacao_de_empresas_-_baixo_medio_e_alto_impacto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1286/projeto_de_emenda_no_01.2021_-_angelo_-_programas_de_metas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1208/pedido_de_indicacao_no_01.2021_-_edeval_borcioni.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1242/pedido_de_indicacao_02.2021_-_campanha_de_ipva_-_transferencia_municipio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1247/pedido_de_indicacao_no_03.2021_-_edeval_borcioni_-_vacinacao_solidaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1248/pedido_de_indicacao_04.2021_-_campanha_ir_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1249/pedido_de_indicacao__05.2021_-_site_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1250/indicacao_no_06_-_edeval_-_academia_parque_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1251/indicacao_no_07_-_edeval_-_parada_de_onibus_escolas.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1258/indicacao_no_08_-_marcos_xavier_-_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1263/indicacao_no_09_-_edeval_-_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1265/pedido_de_indicacao_no_10_-_guarda_corpo_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1272/pedido_de_indicacao_no_11_-_redutor_de_velocidade_-_francisco_anziliero.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1278/indicacao_no_12_-_edeval_-_vacinas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1290/pedido_de_indicacao_no_13_-_redutor_de_velocidade_-_rua_divino_mafessoni.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1289/indicacao_no_14_-_edeval_-_iluminacao_led.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1288/pedido_de_indicacao_no_15_-_projeto_rua_do_bairro_sao_roque_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1295/pedido_de_informacao_no_16.2021_-_limpeza_terreno_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1321/pedido_de_informacao_no_17.2021_-_angelo_-_medicos_-_geriatra_e_pediatra.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1322/pedido_de_informacao_no_18.2021_-_angelo_-_praca.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1338/pedido_de_indicacao_no_19.2021_-_gelson_polaquini_-_rocadeira_hidraulica.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1325/pedido_de_indicacao_no_20_-_hidrante_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1326/pedido_de_indicacao__21.2021_-_audiencia_de_avaliacao_de_metas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1339/pedido_de_indicacao_no_23_-_iluminacao_ciclovia_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1340/pedido_de_indicacao_no_24_-_melhoria_trajeto_cicloturismo_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1341/pedido_de_indicacao_no_25_-_ponte_candaten_-_pontilhao_-_trevo_distrito_e_linha_de_transm._lirio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1347/pedido_de_indicacao_no_26_-_lancamento_contratos_no_sitio_eletronico_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1349/pedido_de_indicacao_no_27_-_iluminacao__praca_e_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1350/pedido_de_indicacao_no_28_-asfaltamento_ruas_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1356/pedido_de_indicacao_no_29_-definicao_da_largura_das_estradas_do_interior_-_almir_villa_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1359/pedido_de_indicacao_no_30_-cristian_-_praca_bairro_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1360/pedido_de_indicacao_no_31_-cristian_-_melhorias_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1365/pedido_de_indicacao_no_32_-angelo_-_reposicao_servidores.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1369/pedido_de_indicacao_no_33_-almir_villa_-_custear_arbitragem.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2022/1376/pedido_de_indicacao_no_34_-edeval_borcioni_-_programa_de_fornecimento_de_absorventes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1264/indicacao_no_09_-_edeval_-_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1293/mocao_03.2021_-_reposicao_-_edeval.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1212/projeto_de_decreto_no_01.2021_-_aprova_as_contas_do_prefeito_de_2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1216/projeto_de_decreto_no_02.2021_-_medalha_padre_guilherme_-_lediane_marcolan.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1357/projeto_de_decreto_no_03.2021_-_medalha_padre_guilherme_-_augsto_zanella_e_mathias_polaquini.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1368/projeto_de_decreto_no_04.2021_-_acata_o_veto_ao_pll_09.2021_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1207/projeto_de_lei_01.2021-_denomina_rua_do_loteamento_fachin.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1227/projeto_de_lei_02.2021_-_transparencia_iptu_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1232/projeto_de_lei_03.2021-_altera_a_lei_3.3933_que_denomina_rua_do_loteamento_fachin.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1233/projeto_de_lei_04.2021-_denomina_ruas_do_loteamento_de_carli_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1268/projeto_de_lei_05.2021_-_denomina_as_ruas_de_acesso_a_constantina_-_esse.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1287/projeto_de_lei_06.2021_-_liberadade_economica_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1292/projeto_de_lei_07.2021_-_altera_o_codigo_tributario_-_lei_3.330_-_art._228_-_ufm.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1296/projeto_de_lei_no_08.2021_-__merito_farroupilha_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1328/projeto_de_lei_no_09.2021_-_iptu_-_terrenos_para_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1342/projeto_de_lei_no_11.2021_-_5g_-_angelo_guaresi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1372/projeto_de_lei_12.2021-_altera_plano_de_carreira_camara_-_27.12.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1374/projeto_de_lei_13.2021-_altera_plano_de_carreira_camara_-_29.12.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1209/projeto_de_lei_001-2020_-_tesoureiro_e_auxiliar_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1210/projeto_de_lei_002-2021_-_convenio_hospital_tenente_portela.doc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1211/projeto_de_lei_003-2021_-_emergenciais_educacao.doc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1213/projeto_de_lei_004-2021_-_altera_lei_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1214/projeto_de_lei_005-2021_-_contr._emergencial_-_mes_de_fevereiro_e_marco_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1215/projeto_de_lei_006-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1218/projeto_de_lei_007-2021_-_contr._emergencial_sec._de_fazenda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1219/projeto_de_lei_008-2021_-_subvencao_apae_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1220/projeto_de_lei_009-2021_-_auxilio_apae_-_cmdca_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1221/projeto_de_lei_010-2021_-_cedencia_servidores_apae.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1222/projeto_de_lei_011-2021_-_altera_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1223/projeto_de_lei_012-2021_-_altera_programa_acao_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1224/projeto_de_lei_013-2021_-_contr._emergencial_sec._de_administracao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1225/projeto_de_lei_014-2021_-_altera_lei_3368-2015_-_pagamento_de_impostos_iptu_desconto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1226/projeto_de_lei_015-2021_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1228/projeto_de_lei_016-2021_-_contr._emergencial_sec._municipais.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1229/projeto_de_lei_017-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1230/projeto_de_lei_018-2021_-_contr._emergencial_-_saude_-_covid.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1231/projeto_de_lei_019-2021_-_aquisicao_de_vacinas.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1235/projeto_de_lei_020-2021_-_subvencao_clube_comercial_-_escolinha.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1236/projeto_de_lei_021-2021_-_convenio_corede.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1237/projeto_de_lei_022-2021_-_alteracao_legislacao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1238/projeto_de_lei_023-2021_-_contratacoes_emergenciais_-_medicos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1239/projeto_de_lei_024-2021_-_contratacao_de_motoniveladora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1243/projeto_de_lei_025-2021-_altera_lei_2028-2004_-_plano_magisterio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1244/projeto_de_lei_026-2021-_convenio_ufsm_-_testes_covid.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1245/projeto_de_lei_027-2021_-_contr._emergencial_sec._de_fazenda.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1246/projeto_de_lei_028-2021_-_altera_lei_de_repasse_de_terra_para_rpps.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1253/projeto_de_lei_029-2021_-_subvencao_radio_fm_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1252/projeto_de_lei_030-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1254/projeto_de_lei_031-2021_-_contr._emergencial_-_mes_de_maio.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1255/projeto_de_lei_032-2021-_altera_lei_3.424-2015_-_pc_servidor.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1256/projeto_de_lei_033-2021_-_programa_de_incentivo_juro_zero.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1257/projeto_de_lei_034-2021_-_refis_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1260/projeto_de_lei_035-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1277/projeto_de_lei_036-2021_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1261/projeto_de_lei_037-2021_-__altera_lei_3966-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1269/projeto_de_lei_038-2021_-__altera_lei_3966-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1270/projeto_de_lei_039-2021_-_contr._emergencial_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1271/projeto_de_lei_040-2021_-_subvencao_universitarios_aucc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1273/projeto_de_lei_041-2021_-_emergenciais_educacao_-_cadastro_reserva.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1274/projeto_de_lei_042-2021_-_altera_a_lei_3975_-_emergenciais_educacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1276/projeto_de_lei_043-2021_-_auxilio_apae_-_cmdca_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1275/projeto_de_lei_044-2021_-_altera_3947-2021_-_altera_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_045-2021_-_campanha_nota_premiada.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1281/projeto_de_lei_046-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1283/projeto_de_lei_047-2021_-_repasse_ir_apae.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1282/projeto_de_lei_048-2021_-_contr._emergencial_-_saude.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1285/projeto_de_lei_049-2021_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1297/projeto_de_lei_050-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1298/projeto_de_lei_051-2021_-_contratacoes_emergenciais_-_pim.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1299/projeto_de_lei_052-2021_-_abertura_de_credito_especial_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1300/projeto_de_lei_053-2021_-_credito_especial_-_correcao_lei_3984.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1346/projeto_de_lei_054-2021_-_uniformes.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1303/projeto_de_lei_056-2021_-_contratacoes_emergenciais_-_medicos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_057-2021_-_credito_especial_por_superavit_financeiro_-_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_lei_058-2021_s_-_credito_especial_-_assistencia_social_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1306/projeto_de_lei_059-2021_-_auxilio_financeiro_apac.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1307/projeto_de_lei_060-2021_-_abertura_de_credito_especial_-_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1308/projeto_de_lei_061-2021_-_abertura_de_credito_especial_-_defesa_civil_-_tranferencia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1309/projeto_de_lei_062-2021_-_contr._emergencial_-_saude.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1311/projeto_de_lei_063-2021_-_credito_especial_por_superavit_financeiro_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1312/projeto_de_lei_064-2021_-_contr._emergencial_-_saude_-_psicologo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1313/projeto_de_lei_065-2021_-_credito_especial_por_superavit_financeiro_-_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1317/projeto_de_lei_066-2021_-_contr._emergencial_-_zelador_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1318/projeto_de_lei_067-2021_-_altera_lei_3974-2021_-_subvencao_universitarios_aucc.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1319/proj._lei_68_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1320/projeto_de_lei_069-2021_-_auxilio_financeiro_apac.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1323/projeto_de_lei_070-2021_-_corrige_valor_lei_4001_-_contr._emergencial_-_zelador_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1330/projeto_de_lei_071-2021_-_credito_especial_por_superavit_financeiro_-_saude_-_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_072-2021_-_contr._emergencial_-_saude.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1332/projeto_de_lei_073-2021_-_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1333/projeto_de_lei_074-2021_-_altera_lei_3640_-_isencao_iptu_-_prodesc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1334/projeto_de_lei_075-2021_-_abertura_de_credito_especial_-_educacao_-_rota_turistica.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1335/projeto_de_lei_076-2021_-_repasse_ir_apae.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1336/projeto_de_lei_077-2021_-_altera_atribuicoes_do_cargo_de_fiscal_tributario.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1337/projeto_de_lei_078-2021_-_cria_emprego_publico_de_visitador_do_pim.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1343/projeto_de_lei_079-2021_-_auxilio_financeiro_ahcros_-_175mil.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1344/projeto_de_lei_080-2021_-_abertura_de_credito_especial_-_saude_-_cobertura_auxilio_ahcros.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1345/projeto_de_lei_081-2021_-_altera_artigo_2_e_27_da_lei_1791_aterada_pela_lei_3614.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1352/projeto_de_lei_082-2021_-_contratacao_emergencial_de_medico.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1353/projeto_de_lei_083-2021_-_abertura_de_credito_especial_-_educacao_-_aquisicao_de_veiculo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1354/projeto_de_lei_084-2021_-_abertura_de_credito_especial_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1355/projeto_de_lei_085-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1358/projeto_de_lei_086-2021s_-_altera_artigo_14_da_lei_1791.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1361/projeto_de_lei_087-2021_-_contratacoes_emergenciais_educacao_2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1362/projeto_de_lei_088-2021_-_subvencao_social_gapc_-_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1363/projeto_de_lei_089-2021_-_subvencao_condesc_-_brigada_militar.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1364/projeto_de_lei_090-2021_-_abertura_de_credito_especial_-_industria_e_comercio.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1370/projeto_de_lei_091-2021_-_credito_especial_por_superavit_financeiro_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1371/projeto_de_lei_092-2021_-_repasse_ir_apae.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1315/projeto_de_resolucao_01.2021_-_codigo_de_etica_-_esse.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1373/projeto_de_resolucao_02.2021_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2021_-_essa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1217/pedido_de_informacao_01.2021-_cristian.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1234/pedido_de_informacao_02.2021-_lirio_rigon_-_horas_extras.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1240/pedido_de_infdormacao_03.2021_-_relacao_de_veiculos_-_angelo.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1241/pedido_de_infdormacao_04.2021_-_angelo_-_alugueis.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1259/pedido_de_informacao_05.2021-_lirio_rigon_-_horas_extras_-_esse.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1262/pedido_de_infdormacao_07.2021_-_angelo_-_recursos_fnde.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1266/pedido_de_informacao_08.2021-_cristian.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1267/pedido_de_informacao_09.2021-_cristian_-_imoveis_distrito_industrial.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1279/pedido_de_informacao_10.2021-_almir_villa_-_recursos_bloco_cirurgico_-_ahcros.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_informacao_11.2021-_marcos_xavier_-_beneficiarios_programa_juro_zero.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1284/pedido_de_informacao_12.2021_-_cristian.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1294/pedido_de_informacao_13.2021-_angelo_-_receita_e_despesa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_informacao_14.2021-_lirio_rigon_-_lonas.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1302/pedido_de_informacao_15.2021-_lirio_rigon_-_servicos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1314/pedido_de_informacao_16.2021_-_cristian_-_areas_verdes_essa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1316/pedido_de_informacao_17.2021_-_angelo_-_pedido_de_informacao_analise_ufm.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1324/pedido_de_informacao_18.2021_-_cristian_-_gasto_com_enegria_eletgrica_e_copia_das_contas_de_energia_eletrica.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1327/pedido_de_informacao_19.2021-_lirio_rigon_-_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1348/pedido_de_informacao_20.2021_-_angelo_-_pedido_de_informacao_fluxograma_organizacional.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1351/pedido_de_informacao_21.2021_-_angelo_-_pedido_de_informacao_arrecadacao_-_art._76_ct.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1366/pedido_de_informacao_22.2021_-_angelo_-_camara_frigorifica.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2021/1367/pedido_de_informacao_23.2021_-_angelo_-_relacao_de_empresas_-_baixo_medio_e_alto_impacto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="181.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>