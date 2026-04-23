--- v0 (2026-01-22)
+++ v1 (2026-04-23)
@@ -54,1634 +54,1634 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VILSON MENEGAZZO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_no_01_-_vilson_2020.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_no_01_-_vilson_2020.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2020 Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Com relação aos banheiros públicos, sejam tomadas as seguintes providências: 1)	BANHEIROS DA PRAÇA GETÚLIO VARGAS: 2)	BANHEIROS DA AVENIDA PRESIDENTE VARGAS (Na Rodoviária Municipal):</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_no_02_-_vilson_-_quadra_de_areia_2020.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_no_02_-_vilson_-_quadra_de_areia_2020.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2020 Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal, através do Conselho Municipal de Desportos realize melhorias na quadra de areia da Praça Getúlio Vargas.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1076/indicacao_no_03_-_vilson_-_rs_143_2020.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1076/indicacao_no_03_-_vilson_-_rs_143_2020.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2020 Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que seja solicitado ao DAER/RS a colocação de placas de sinalização próximo ao posto de coleta de leite da COOPAC, na RS 143.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1120/indicacao_no_04_-_vilson_-_estrada_bairro_das_c_c8xzrvI.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1120/indicacao_no_04_-_vilson_-_estrada_bairro_das_c_c8xzrvI.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2020 Senhor Presidente:	O Vereador VILSON MENEGAZZO - Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo 	a seguinte:_x000D_
 INDICAÇÃO: Que a Administração Municipal providencie melhorias no trecho de estrada a partir do trevo de saída para o Município de Engenho Velho, extensão do Bairro das Comunicações, até Silo da Coopac.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>SONIA TERESA CAMARA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1142/indicacao_no_05_-_sonia_-_academia_parque_poliesportivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1142/indicacao_no_05_-_sonia_-_academia_parque_poliesportivo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2020 Senhor Presidente: A Vereadora SONIA CAMARA LIMA - Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal providencie a mudança de local da academia localizada no Parque Poliesportivo Antoninho Dal Pupo, promovendo a instalação da mesma na frente do Ginásio de Esportes Elzeário Fachim.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1140/indicacao_no_06_-_vilson_-iluminacao_publica_dirceu_bertinato.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1140/indicacao_no_06_-_vilson_-iluminacao_publica_dirceu_bertinato.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2020 Senhor Presidente:	O Vereador VILSON MENEGAZZO - Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo 	a seguinte: INDICAÇÃO: Que a Administração Municipal providencie a colocação de lâmpada de iluminação pública em poste localizado na Travessa Dirceu Bertinato, em frente aos estabelecimentos comerciais de Livraria VF, Supermercado Perin e Eliane Modas.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOÃO ALBERTO MAFFESSONI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1148/indicacao_no_07_-_joao_alberto_mafessoni_-_melhorias_no_bairro_sao_roque.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1148/indicacao_no_07_-_joao_alberto_mafessoni_-_melhorias_no_bairro_sao_roque.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2020 Senhor Presidente:	O Vereador JOÃO ALBERTO MAFFESSONI - Bancada do Movimento Democrático Brasileiro (MDB), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal providencie, no Bairro São Roque: 1)	Continuidade do calçamento e melhorias das seguintes Ruas: João Gravi, Terezinha dos Santos Moreira, Oralino Danelli, Manoel Siqueira, Antonio Muneron, Ema Rossoni, João Bressan, Modesto Marcolan e São José.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1149/indicacao_no_08_-_joao_alberto_mafessoni_-_praca_para_o_bairrio_-_essa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1149/indicacao_no_08_-_joao_alberto_mafessoni_-_praca_para_o_bairrio_-_essa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2020 Senhor Presidente:	O Vereador JOÃO ALBERTO MAFFESSONI - Bancada do Movimento Democrático Brasileiro (MDB), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal providencie: 1)	Uma praça, com um parque infantil e uma área de lazer para o Bairro São Roque.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1150/indicacao_no_09_-_joao_alberto_mafessoni_-_conclusao_do_campo_proximo_ao_bairro_sao_roque.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1150/indicacao_no_09_-_joao_alberto_mafessoni_-_conclusao_do_campo_proximo_ao_bairro_sao_roque.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2020 Senhor Presidente:	O Vereador JOÃO ALBERTO MAFFESSONI - Bancada do Movimento Democrático Brasileiro (MDB), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal providencie, no Bairro São Roque: 1)	A conclusão do campo de futebol do Bairro São Roque.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1151/indicacao_no_10_-_joao_alberto_mafessoni_-_iluminacao_ciclovia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1151/indicacao_no_10_-_joao_alberto_mafessoni_-_iluminacao_ciclovia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2020 Senhor Presidente:	O Vereador JOÃO ALBERTO MAFFESSONI - Bancada do Movimento Democrático Brasileiro (MDB), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: Que a Administração Municipal providencie:_x000D_
 1)	A Iluminação da Ciclovia.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ARI DIRCEU GIACOMINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1164/indicacao_no_11_-_ari_dirceu_giacomini_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1164/indicacao_no_11_-_ari_dirceu_giacomini_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 11/2020 SENHOR PRESIDENTE: O vereador ARI DIRCEU GIACOMINI, da bancada do PROGRESSISTAS (PP), com o apoio dos demais vereadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: INDICAÇÃO: QUE O PODER EXECUTIVO CONSTRUA URGENTEMENTE UM QUEBRA MOLAS NA RUA FRANKLIN SILIPRANDI, ESQUINA COM A RUA NEREU RAMOS. O QUEBRA MOLAS DEVERÁ SER DO TIPO DE “BASE LARGA”, AO NÍVEL DO “MEIO FIO”, PARA QUE SIRVA TAMBÉM PARA TRAVESSIA DE PEDESTRES.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1165/indicacao_no_12_-_ari_dirceu_giacomini_-_recolhimento_de_recursos_para_a_rede_bancaria.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1165/indicacao_no_12_-_ari_dirceu_giacomini_-_recolhimento_de_recursos_para_a_rede_bancaria.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº 12/2020 SENHOR PRESIDENTE: O vereador ARI DIRCEU GIACOMINI, da bancada do PROGRESSISTAS (PP), com o apoio dos demais vereadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Chefe do Executivo Municipal a seguinte: INDICAÇÃO: QUE A PREFEITURA RECOLHA DIARIAMENTE À REDE BANCÁRIA, TODA E QUALQUER QUANTIA DE DINHEIRO RECEBIDA PELA TESOURARIA.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>LIRIO RIGON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1167/pedido_de_indicacao_no_13.2020_-_lirio_rigon_-_redutor_de_velocidade_posto_colina.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1167/pedido_de_indicacao_no_13.2020_-_lirio_rigon_-_redutor_de_velocidade_posto_colina.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2020 Senhor Presidente: O Vereador LIRIO RIGON da Bancada do PP, com o apoio dos demais Vereadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao DAER/RS a seguinte:  INDICAÇÃO:  QUE O DAER, PROVIDENCIE: 1)	INSTALAÇÃO DE REDUTORES DE VELOCIDADE NAS PROXIMIDADES DO POSTO COLINA, NA RS 500, KM 01, NO MUNICÍPIO DE CONSTANTINA - RS.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1172/indicacao_no_14_-_joao_alberto_mafessoni_-_promover_a_extensao_da_ciclovia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1172/indicacao_no_14_-_joao_alberto_mafessoni_-_promover_a_extensao_da_ciclovia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2020 Senhor Presidente: O Vereador JOÃO ALBERTO MAFFESSONI - Bancada do Movimento Democrático Brasileiro (MDB), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal providencie: 1) A extensão da Ciclovia no percurso da rua Maria Ferronato, trecho compreendido entre a Rua Gabriel Paludo e o início da atual ciclovia.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1179/indicacao_no_15_-_vilson_menegazzo_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1179/indicacao_no_15_-_vilson_menegazzo_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2020 Senhor Presidente:O Vereador VILSON MENEGAZZO - Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que o Poder Executivo Municipal faça avaliação para colocação de redutor de velocidade na Av. Amandio Araújo com Rua Angelo Tesser (equina da Igreja Matriz São José).</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1180/indicacao_no_16_-_vilson_menegazzo_-_redutor_de_velocidade_sao_marcos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1180/indicacao_no_16_-_vilson_menegazzo_-_redutor_de_velocidade_sao_marcos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16/2020 Senhor Presidente: O Vereador VILSON MENEGAZZO - Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: Reforça necessidade de colocação de redutor de velocidade no Distrito de São Marcos – Constantina.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1185/indicacao_no_17_-_joao_alberto_mafessoni_-_gabinete_odontologico.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1185/indicacao_no_17_-_joao_alberto_mafessoni_-_gabinete_odontologico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2020 Senhor Presidente:	O Vereador JOÃO ALBERTO MAFFESSONI - Bancada do Movimento Democrático Brasileiro (MDB), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO: Que a Administração Municipal providencie: 1)	A Instalação de um gabinete odontológico na Escola Santa Julia Billiart.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1201/indicacao_no_18_-_vilson_menegazzo_-_bueiros.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1201/indicacao_no_18_-_vilson_menegazzo_-_bueiros.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18/2020 Senhor Presidente: O Vereador VILSON MENEGAZZO - Bancada do Progressistas (PP), nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO: Que a Administração Municipal providencie desentupimento das bocas de lobo, entupidas, em diversas ruas da cidade.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>NEOCÁDIO DIDOMÊNICO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1158/mocao_01.2020_-_professores_-_ponto.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1158/mocao_01.2020_-_professores_-_ponto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 01/2020  MOÇÃO DE APOIO AO PAGAMENTO DOS SALÁRIOS DOS(AS) TRABALHADORES(AS) GREVISTAS DA REDE ESTADUAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1096/projeto_de_lei_01-2020_-_reposicao_servidores_d_JumIpUv.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1096/projeto_de_lei_01-2020_-_reposicao_servidores_d_JumIpUv.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 01/2020 de 14 de fevereiro de 2020.  “Altera o art. 28 da Lei 2.940/2011 – revisão e reajuste Poder Legislativo; Reposição Vereadores, Prefeito, Vice-Prefeito e Secretários.”</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1097/projeto_de_lei_02.2020_-_denomina_ruas_do_lotea_A1ZAKLi.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1097/projeto_de_lei_02.2020_-_denomina_ruas_do_lotea_A1ZAKLi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 02/2020 de 17/02/2020 – DO LEGISLATIVO “Denomina ruas do Loteamento Bella Vita na cidade de Constantina,.”</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_03.2020_-_denomina_ruas_do_lotea_t5ZVvVC.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_03.2020_-_denomina_ruas_do_lotea_t5ZVvVC.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03/2020 de 02/03/2020 – DO LEGISLATIVO “Denomina ruas do Loteamento De Carli na cidade de Constantina,.”</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_04-2020_-_altera_a_lei_3.856.202_Y3iD9P3.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_04-2020_-_altera_a_lei_3.856.202_Y3iD9P3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 04/2020 de 24 de abril de 2020.  “Altera o art. 2º da Lei 3.856/2020 –Reposição Vereadores.”</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_05.2020_-_denomina_ruas_do_loteamento_cantele.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_05.2020_-_denomina_ruas_do_loteamento_cantele.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2020 de 24/07/2020 – DO LEGISLATIVO “Denomina ruas do Loteamento de Propriedade de Olvindo Cantele na cidade de Constantina.”</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_lei_06.2020_-_fixa_o_subsidio_para_os_vereadores_legislatura_2021-2044.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_lei_06.2020_-_fixa_o_subsidio_para_os_vereadores_legislatura_2021-2044.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo nº 06/2020 de 17 de agosto de 2020. Dispõe sobre a fixação dos subsídios dos Vereadores do Município de Constantina para a legislatura 2021-2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_07.2020_-_fixa_o_subsidio_prefeito_e_vice_legislatura_2021-2024.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_07.2020_-_fixa_o_subsidio_prefeito_e_vice_legislatura_2021-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo nº 07/2020 de 17 de agosto de 2020. Dispõe sobre a fixação dos subsídios do Prefeito e do Vice-Prefeito do Município de Constantina para a legislatura 2021/2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_08.2020_-_fixa_o_subsidio_dos_secretarios_e_vice_legislatura_2021-2024.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_08.2020_-_fixa_o_subsidio_dos_secretarios_e_vice_legislatura_2021-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo nº 08/2020 de 17 de agosto de 2020. Dispõe sobre a fixação dos subsídios do Secretários do Município de Constantina para a legislatura 2021/2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_09.2020_-_denomina_a_rua_do_contorno_asfaltico_e_de_acesso_a_linha_matriz.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_09.2020_-_denomina_a_rua_do_contorno_asfaltico_e_de_acesso_a_linha_matriz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2020 de 17/11/2020 – DO LEGISLATIVO  “Denomina ruas da cidade de Constantina.”</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_10.2020_-_vilson_-_veiculos_oficiais.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_10.2020_-_vilson_-_veiculos_oficiais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10/2020 de 04/12/2020 – DO LEGISLATIVO “DISPÕE SOBRE A PADRONIZAÇÃO DA IDENTIFICAÇÃO DOS VEÍCULOS DE PROPRIEDADE DO MUNICÍPIO DE CONSTANTINA.”</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1070/projeto_de_lei_001-2020_-_emergenciais_educacao.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1070/projeto_de_lei_001-2020_-_emergenciais_educacao.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 001, DE 09 DE JANEIRO DE 2020.  Autoriza o Executivo Municipal a efetuar contratações emergenciais e temporárias para suprir necessidades da Secretaria Municipal de Educação, Cultura, Turismo e Desporto para o ano letivo de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1071/projeto_de_lei_002-2020_-_altera_repasse_mais_medicos.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1071/projeto_de_lei_002-2020_-_altera_repasse_mais_medicos.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002, DE 09 DE JANEIRO DE 2020. Altera Ementa, redação dos artigos 2º e 6º, e revoga os artigos 7º e 8º da Lei Municipal nº 3.297/2014, e dá outras providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1072/projeto_de_lei_003-2020_-_subvencao_radio_fm_2020.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1072/projeto_de_lei_003-2020_-_subvencao_radio_fm_2020.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 003, DE 09 DE JANEIRO DE 2019. Autoriza o Poder Executivo Municipal a conceder subvenção social à Associação de Comunicação Comunitária Educativa e Cultural Constantina – Rádio FM e dá outras providências.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1073/projeto_de_lei_004-2020_-_subvencao_apae_2020.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1073/projeto_de_lei_004-2020_-_subvencao_apae_2020.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 004, DE 09 DE JANEIRO DE 2020. Autoriza o Poder Executivo a conceder subvenção social para a Associação de Pais e Amigos dos Excepcionais de Constantina - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1077/projeto_de_lei_005-2020_-_suplementacao_de_verba.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1077/projeto_de_lei_005-2020_-_suplementacao_de_verba.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 005, DE 14 DE JANEIRO DE 2020. Autoriza o Poder Executivo Municipal a suplementar elemento de despesa no orçamento municipal vigente no valor de R$ 27.000,00 (vinte e sete mil reais), aponta recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1078/projeto_de_lei_006-2020_-_cria_o_fundo_municipa_oPjQKfF.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1078/projeto_de_lei_006-2020_-_cria_o_fundo_municipa_oPjQKfF.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 006, DE 17 DE JANEIRO DE 2020.  Dispões sobre a criação do Fundo Municipal do Idoso no Município de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1079/projeto_de_lei_007-2020_-_altera_a_lei_municipa_LlR8QDv.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1079/projeto_de_lei_007-2020_-_altera_a_lei_municipa_LlR8QDv.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 007, DE 17 DE JANEIRO DE 2020. Altera os artigos 1º e 3º e inclui parágrafo 1º e 2º ao artigo 3º da Lei Municipal 3.835 de 14 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1080/projeto_de_lei_008-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1080/projeto_de_lei_008-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 008, DE 17 DE JANEIRO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 2.100.000,00 (dois milhões, cento e dez mil reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/projeto_de_lei_009-2020_-_auxilio_apae_-_condica_-_irrf.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/projeto_de_lei_009-2020_-_auxilio_apae_-_condica_-_irrf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 009, DE 17 DE JANEIRO DE 2020. Autoriza o Município de Constantina a conceder auxílio financeiro a título de subvenção social a APAE – Associação de Pais e Amigos do Excepcional de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1082/projeto_de_lei_010-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1082/projeto_de_lei_010-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 010, DE 21 DE JANEIRO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 26.784,00 (vinte e seis mil, setecentos e oitenta e quatro reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1083/projeto_de_lei_011-2020_-_suplementacao_de_verba.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1083/projeto_de_lei_011-2020_-_suplementacao_de_verba.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 011, DE 24 DE JANEIRO DE 2020. Autoriza o Poder Executivo Municipal a suplementar elemento de despesa no orçamento municipal vigente no valor de R$ 13.200,00 (treze mil e duzentos reais), aponta recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1084/projeto_de_lei_012-2020_-_cria_cargo_de_medico_-_esf.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1084/projeto_de_lei_012-2020_-_cria_cargo_de_medico_-_esf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 012, DE 24 DE JANEIRO DE 2020. Dispõe sobre a criação de Emprego Público de Médico de Estratégia Saúde da Família - ESF e dá outras providências.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei_013-2020_-_tesoureiro.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei_013-2020_-_tesoureiro.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 013, DE 24 DE JANEIRO DE 2020. Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_014-2020_-_ahcros_samu.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_014-2020_-_ahcros_samu.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014, DE 11 DE FEVEREIRO DE 2020. Altera a redação dos artigos 3º e 6º da Lei Municipal nº 3.470, de 12 de janeiro de 2016.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1087/projeto_de_lei_015-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1087/projeto_de_lei_015-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 015, DE 11 DE FEVEREIRO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 178.878,00 (setenta e oito mil, oitocentos e sessenta e oito reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1088/projeto_de_lei_016-2020_-_subvencao_ahcros_-_plantao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1088/projeto_de_lei_016-2020_-_subvencao_ahcros_-_plantao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016, DE 11 DE FEVEREIRO DE 2020. Autoriza o Poder Executivo Municipal a firmar convênio com à Associação Hospitalar Comunitária Regional de Saúde – AHCROS e dá outras providências.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1089/projeto_de_lei_017-2020_-_altera_lei_2028-2004__HsY6X8l.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1089/projeto_de_lei_017-2020_-_altera_lei_2028-2004__HsY6X8l.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017, DE 11 DE FEVEREIRO DE 2020. Altera a Lei Municipal nº 2.028/2004 que estabelece o Plano de Carreira do Magistério Público do Município, institui o respectivo quadro de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_018-2020_-_altera_lei_3631-2017__DKpWDCe.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_018-2020_-_altera_lei_3631-2017__DKpWDCe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 018, DE 11 DE FEVEREIRO DE 2020. Altera o parágrafo único do art. 1º da Lei Municipal nº 3.631/2017, que institui Gratificação Especial – GETV – aos servidores que integram a Turma Volante Municipal do Programa de Integração Tributária – PIT do município de Constantina.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_019-2020_-_cedencia_servidores_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_019-2020_-_cedencia_servidores_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 019, DE 11 DE FEVEREIRO DE 2020.  Autoriza o Poder Executivo a efetuar cedência de servidores municipais para o ano letivo de 2020, a Associação de Pais e Amigos dos Excepcionais de Constantina - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1092/projeto_de_lei_020-2020_-_reposicao_salarial_servidores.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1092/projeto_de_lei_020-2020_-_reposicao_salarial_servidores.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020, DE 11 DE FEVEREIRO DE 2020.  Autoriza o Executivo Municipal a promover a revisão geral anual dos vencimentos dos servidores públicos municipais ativos, inativos e pensionistas e dá outras providências.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_021-2020_-_piso_magisterio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_021-2020_-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021, DE 11 DE FEVEREIRO DE 2020. Dispõe sobre o piso salarial profissional para os ocupantes de cargos do magistério público municipal da educação básica, e dá outras providências.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_022-2020_-_revoga_lei_municipal__RSoDCOF.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_022-2020_-_revoga_lei_municipal__RSoDCOF.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 022, DE 11 DE FEVEREIRO DE 2020. Revoga Lei Municipal nº. 3.844, de 28 de janeiro de 2020, que dispõe sobre a criação de Emprego Público de Médico de Estratégia Saúde da Família - ESF e dá outras providências.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_023-2020_-_extincao_consorcio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_023-2020_-_extincao_consorcio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 023, DE 11 DE FEVEREIRO DE 2020. Ratifica o instrumento aprovado pela assembleia geral, para a EXTINÇÃO de contrato do Consórcio Intermunicipal de Infraestrutura Rodoviária - CIIR, nos termos da Lei Federal nº 11.107, de 6 de abril de 2005, e do Decreto Federal nº 6.017, de 17 de janeiro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1098/projeto_de_lei_024-2020_-_gap.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1098/projeto_de_lei_024-2020_-_gap.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 024, DE 27 DE FEVEREIRO DE 2020. Autoriza o Poder Executivo a conceder subvenção social para o GAPC – Grupo de Apoio a Polícia Civil do Município de Constantina – RS e dá outras providências.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1099/projeto_de_lei_025-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1099/projeto_de_lei_025-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 025, DE 27 DE FEVEREIRO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 86.700,00 (oitenta e seis mil e setecentos reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_lei_026-2020_-_altera_lei_estagiarios.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_lei_026-2020_-_altera_lei_estagiarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 026, DE 27 DE FEVEREIRO DE 2020. Altera o Art. 6º da Lei Municipal 3.542 de 25 de janeiro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1101/projeto_de_lei_027-2020_-_altera_lei_-_emergenc_VCfUHyP.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1101/projeto_de_lei_027-2020_-_altera_lei_-_emergenc_VCfUHyP.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 027, DE 27 DE FEVEREIRO DE 2020.  Altera a Lei Municipal nº 3.833, de 14 de janeiro de 2020 que autoriza o Executivo Municipal a efetuar contratações emergenciais e temporárias para suprir necessidades da Secretaria Municipal de Educação, Cultura, Turismo e Desporto para o ano letivo de 2020.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1102/projeto_de_lei_028-2020_-_altera_lei_3829-2019__NTYxqxL.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1102/projeto_de_lei_028-2020_-_altera_lei_3829-2019__NTYxqxL.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 028, DE 28 DE FEVEREIRO DE 2020. Altera a Lei Municipal nº 3.829/2019 que autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades das Secretarias Municipais.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/projeto_de_lei_029-2020_-_piso_salarial_acs.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/projeto_de_lei_029-2020_-_piso_salarial_acs.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 029, DE 06 DE MARÇO DE 2020. Estabelece piso salarial para os Agentes Comunitários de Saúde do Município de Constantina.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_de_lei_030-2020_-_horas_maquinas_incent_qsu6XTG.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_de_lei_030-2020_-_horas_maquinas_incent_qsu6XTG.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 030, DE 06 DE MARÇO DE 2020. Autoriza o Município de Constantina a conceder horas máquinas a produtores rurais visando a construção de aviários e dá outras providências.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1106/projeto_de_lei_031-2020_-_altera_lei_municipal__k5EN0q7.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1106/projeto_de_lei_031-2020_-_altera_lei_municipal__k5EN0q7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 031, DE 09 DE MARÇO DE 2020. Altera a Lei Municipal nº 3.836, de 14 de janeiro de 2020 que Autoriza o Município de Constantina formalizar acordo judicial e dá outras providências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_032-2020_-_altera_lei_emergencia_kyuLmOP.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_032-2020_-_altera_lei_emergencia_kyuLmOP.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 032, DE 12 DE MARÇO DE 2020.  Altera a Lei Municipal nº 3.833, de 14 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_033-2020_-_subvencao_clube_comer_4VhMIj8.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_033-2020_-_subvencao_clube_comer_4VhMIj8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 033, DE 12 DE MARÇO DE 2020.  Autoriza o Poder Executivo Municipal a conceder subvenção social à Sociedade Recreativa Comercial e Cultural de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_034-2020_-_altera_lei_de_extinca_QQI6kFH.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_034-2020_-_altera_lei_de_extinca_QQI6kFH.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 034, DE 12 DE MARÇO DE 2020. Acrescenta parágrafo único ao artigo 1º da Lei Municipal 3.855, de 18 de fevereiro de 2020.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_035-2020_-_repasse_apae_-_emenda_L8zk6fG.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_035-2020_-_repasse_apae_-_emenda_L8zk6fG.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 035, DE 12 DE MARÇO DE 2020. Autoriza a celebração de convênio com a Associação de Pais e Amigos dos Excepcionais de Constantina – APAE para transferência de recursos financeiros de custeio, proveniente de emenda parlamentar, e dá outras providencias.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1111/projeto_de_lei_036-2020_-__calamidade_publica_covid_19.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1111/projeto_de_lei_036-2020_-__calamidade_publica_covid_19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 036, DE 18 DE MARÇO DE 2020. Reconhece a calamidade pública municipal, convalida as medidas disciplinadas no Decreto Municipal nº 017, de 19 de março de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_lei_037-2020_-_contratacoes_emergenc_VucXAIo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_lei_037-2020_-_contratacoes_emergenc_VucXAIo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 037, DE 20 DE MARÇO DE 2020. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_038-2020_-_subvencao_universitarios_aucc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_038-2020_-_subvencao_universitarios_aucc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 038, DE 20 DE MARÇO DE 2020. Autoriza o Poder Executivo a conceder subvenção social para a AUCC - Associação Universitária e Cultural de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1114/projeto_de_lei_039-2020_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1114/projeto_de_lei_039-2020_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 039, DE 24 DE MARÇO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 2.110.000,00 (dois milhões e cento e dez mil reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1115/projeto_de_lei_040-2020_-_suplementacao_de_verb_Vfxo7rK.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1115/projeto_de_lei_040-2020_-_suplementacao_de_verb_Vfxo7rK.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 040, substitutivo ll DE 26 DE MARÇO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 844.000,00 (quatrocentos e vinte e dois mil reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_040-2020_-_suplementacao_de_verb_0nQLLVU.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_040-2020_-_suplementacao_de_verb_0nQLLVU.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 040, DE 26 DE MARÇO DE 2020 - SUBSTITUTIVO.  Autoriza o Poder Executivo Municipal a suplementar elemento de despesa no orçamento municipal vigente no valor de R$ 422.000,00 (dois milhões e quinhentos e trinta e dois mil reais), aponta recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_lei_042-2020_-_agente_de_combate_as_endemias.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_lei_042-2020_-_agente_de_combate_as_endemias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 042, DE 03 DE ABRIL DE 2020 - Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1119/projeto_de_lei_043-2020_-_combate_a_dengue.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1119/projeto_de_lei_043-2020_-_combate_a_dengue.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 043, DE 06 DE ABRIL DE 2020 - Implanta no Município de Constantina o Programa de Prevenção e Combate à Dengue, e dá outras providências.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_044-2020_-_emergenciais_educacao_7sDOjfu.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_044-2020_-_emergenciais_educacao_7sDOjfu.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 044, DE 24 DE ABRIL DE 2020.  Autoriza o Executivo Municipal a efetuar contratações emergenciais e temporárias para suprir necessidades da Secretaria Municipal de Educação, Cultura, Turismo e Desporto para o ano letivo de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_045-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_045-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 045, DE 06 DE MAIO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 600.000,00 (seiscentos mil reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_046-2020_-_contr._emergencial_-_sms.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_046-2020_-_contr._emergencial_-_sms.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 046, DE 13 DE MAIO DE 2020. Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público para suprir necessidade da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_047-2020_-__altera_lei_-_conveni_rxujFmi.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_047-2020_-__altera_lei_-_conveni_rxujFmi.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 047, DE 13 DE MAIO DE 2020. Altera o Art. 2º da Lei Municipal nº 3.687 de 08 de Maio de 2018, que autoriza o Poder Executivo Municipal a celebrar convênio com a Associação Hospitalar Beneficente Santo Antônio de Tenente Portela-RS e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1127/projeto_de_lei_048-2020_-_alienacao_de_bem_-_veiculos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1127/projeto_de_lei_048-2020_-_alienacao_de_bem_-_veiculos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 048, DE 13 DE MAIO DE 2020. Autoriza o Poder Executivo Municipal a proceder a alienação de bem móvel e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1128/projeto_de_lei_049-2020_-_alienacao_de_bens_inserviveis.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1128/projeto_de_lei_049-2020_-_alienacao_de_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 049, DE 14 DE MAIO DE 2020. Autoriza o Município de Constantina a declarar bens inservíveis e imprestáveis, proceder a alienação, bem como fazer doações e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1129/projeto_de_lei_050-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1129/projeto_de_lei_050-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 050, DE 22 DE MAIO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 13.000,00 (treze mil reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_051-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_051-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 051, DE 29 DE MAIO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 90.516,00 (noventa mil e quinhentos e dezesseis reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1131/projeto_de_lei_052-2020_-_altera_quadro_de_cargos_de_cc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1131/projeto_de_lei_052-2020_-_altera_quadro_de_cargos_de_cc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052, DE 29 DE MAIO DE 2020. Inclui cargo no quadro dos Cargos em Comissão do Executivo Municipal, Lei Municipal nº 3.424, de 21 de Julho de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1132/projeto_de_lei_053-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1132/projeto_de_lei_053-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 053, DE 10 DE JUNHO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 10.500,00 (dez mil e quinhentos reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1133/projeto_de_lei_054-2020_-_horas_maquinas_incent_gOORWTq.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1133/projeto_de_lei_054-2020_-_horas_maquinas_incent_gOORWTq.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 054, DE 10 DE JUNHO DE 2020. Autoriza o Município de Constantina a conceder horas máquinas a produtores rurais visando a construção de chiqueirões e dá outras providências.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_055-2020_-_instrutor_de_esporte.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_055-2020_-_instrutor_de_esporte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 055, DE 10 DE JUNHO DE 2020.  Autoriza o Executivo Municipal a efetuar contratação emergencial e temporária para suprir necessidade da Secretaria Municipal de Educação, Cultura, Turismo e Desporto e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_056-2020_-_contribuicao_14.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_056-2020_-_contribuicao_14.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 056, DE 02 DE JULHO DE 2020. Altera a redação dos incisos I e II do art. 14 da Lei Municipal n°. 1.791, de 26 de março de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1136/projeto_de_lei_057-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1136/projeto_de_lei_057-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 057, DE 02 DE JULHO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 47.355,00 (quarenta e sete mil, trezentos e cinquenta e cinco reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_058-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_058-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 058, DE 17 DE JULHO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 2.400,00 (dois mil e quatrocentos reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_059-2020_-_suplementacao_de_verba.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_059-2020_-_suplementacao_de_verba.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 059, DE 17 DE JULHO DE 2020. Autoriza o Poder Executivo Municipal a suplementar elemento de despesa no orçamento municipal vigente no valor de R$ 317.789,00 (trezentos e dezessete mil, setecentos e oitenta e nove reais), aponta recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_060-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_060-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 060, DE 23 DE JULHO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 270.000,00 (duzentos e setenta mil reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1152/projeto_de_lei_061-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1152/projeto_de_lei_061-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 061, DE 06 DE AGOSTO DE 2020.  Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 26.393,63 (vinte e seis mil, trezentos e noventa e três reais e sessenta e três centavos), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1162/projeto_de_lei_062-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1162/projeto_de_lei_062-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 062, DE 19 DE AGOSTO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 76.000,00 (setenta e seis mil reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1163/projeto_de_lei_063-2020_-_suplementacao_de_verba.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1163/projeto_de_lei_063-2020_-_suplementacao_de_verba.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 063, DE 19 DE AGOSTO DE 2020. Autoriza o Poder Executivo Municipal a suplementar elemento de despesa no orçamento municipal vigente no valor de R$ 35.000,00 (trinta e cinco mil reais), aponta recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_064-2020_-_altera_lei_3900_-_credito_especial_-_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_064-2020_-_altera_lei_3900_-_credito_especial_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 064, DE 21 DE AGOSTO DE 2020 - SUBSTITUTIVO - Altera o art. 2º da Lei Municipal nº 3.900, de 11 de agosto de 2020.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_065-2020_-_contr._emergencial_-_sms_covid-19.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_065-2020_-_contr._emergencial_-_sms_covid-19.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 065, DE 21 DE AGOSTO DE 2020 - Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde em virtude da pandemia da COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1161/projeto_de_lei_066-2020_-_contr._emergencial_-_farmaceutico.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1161/projeto_de_lei_066-2020_-_contr._emergencial_-_farmaceutico.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 066, DE 21 DE AGOSTO DE 2020 - Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_067-2020_-_fonoaudiologo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_067-2020_-_fonoaudiologo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 067, DE 10 DE SETEMBRO DE 2020. Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_lei_068-2020_-_alienacao_de_bens_inserviveis.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_lei_068-2020_-_alienacao_de_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 068, DE 24 DE SETEMBRO DE 2020. Autoriza o Município de Constantina a declarar bens inservíveis e imprestáveis, proceder a alienação, bem como fazer doações e dá outras providências.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_lei_069-2020_-_isencao_do_iptu_urnas_rigon.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_lei_069-2020_-_isencao_do_iptu_urnas_rigon.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 069, DE 24 DE SETEMBRO DE 2020. Concede Incentivo para Indústria localizada no município de Constantina, através de Isenção de Imposto Predial e Territorial Urbano – IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_070-2020_-_auxilio_apae_-_condica_-_irrf.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_070-2020_-_auxilio_apae_-_condica_-_irrf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 070, DE 24 DE SETEMBRO DE 2020. Autoriza o Município de Constantina a conceder auxílio financeiro a título de subvenção social a APAE – Associação de Pais e Amigos do Excepcional de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_lei_071-2020_-_horas_maquinas_incentivo_prod._rural_-_prodesc_-_suinicultura.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_lei_071-2020_-_horas_maquinas_incentivo_prod._rural_-_prodesc_-_suinicultura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 071, DE 25 DE SETEMBRO DE 2020. Autoriza o Município de Constantina a conceder horas máquinas a produtores rurais visando a construção de chiqueirões e dá outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_072-2020_-_parcelamento_do_solo_-_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_072-2020_-_parcelamento_do_solo_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 072, DE 15 DE OUTUBRO DE 2020. DISPÕE SOBRE O PARCELAMENTO DE SOLO URBANO DO MUNICÍPIO DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_073-2020_-_ampliacao_perimetro_urbano.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_073-2020_-_ampliacao_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 073, DE 09 DE OUTUBRO DE 2020. Acrescenta o inciso XX ao artigo 1º. da Lei Municipal n°. 3.640, de 28 de dezembro de 2017, que fixa o Perímetro Urbano da Cidade De Constantina, sua linha demarcatória e dá outras providências.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1175/projeto_de_lei_074-2020_-_suplementacao_de_verba.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1175/projeto_de_lei_074-2020_-_suplementacao_de_verba.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 074, DE 15 DE OUTUBRO DE 2020.  Autoriza o Poder Executivo Municipal a suplementar elemento de despesa no orçamento municipal vigente no valor de R$ 450.000,00 (quatrocentos e cinquenta mil reais), aponta recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1177/projeto_de_lei_075-2020_-_suplementacao_de_verba.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1177/projeto_de_lei_075-2020_-_suplementacao_de_verba.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 075, DE 16 DE OUTUBRO DE 2020.  Autoriza o Poder Executivo Municipal a suplementar elemento de despesa no orçamento municipal vigente no valor de R$ 150.000,00 (cento e cinquenta mil reais), aponta recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_076-2020_-_antecipacao_-_transporte_escolar.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_076-2020_-_antecipacao_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 076, DE 05 DE NOVEMBRO DE 2020. Autoriza o Poder Executivo a antecipar parcialmente o pagamento aos prestadores de serviço de transporte escolar da rede pública municipal de ensino contratados pelo Município de Constantina, relativamente ao período de suspensão das aulas presenciais em razão do estado de calamidade pública decorrente da pandemia causada pelo novo coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_077-2020_-_suplementacao_de_verba.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_077-2020_-_suplementacao_de_verba.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 077, DE 05 DE NOVEMBRO DE 2020. Autoriza o Poder Executivo Municipal a suplementar elemento de despesa no orçamento municipal vigente no valor de R$ 180.934,00 (cento e oitenta mil, novecentos e trinta e quatro reais), aponta recursos e dá outras providências.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_078-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_078-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 078, DE 05 DE NOVEMBRO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 37.507,37 (trinta e sete mil, quinhentos e sete reais e trinta e sete centavos), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1191/projeto_de_lei_079-2020_-_alteracao_-_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1191/projeto_de_lei_079-2020_-_alteracao_-_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 079, DE 17 DE NOVEMBRO DE 2020. Altera a alínea “b” e inclui o item 1 e 2 na mesma alínea, do inciso I, parágrafo 2º do art. 71 da Lei Municipal nº 3.914, de 20 de outubro de 2020.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1192/projeto_de_lei_080-2020_-_aliquota_rpps_2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1192/projeto_de_lei_080-2020_-_aliquota_rpps_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 080, DE 26 DE NOVEMBRO DE 2020. Altera a redação dos incisos III e IV do art. 14 da Lei Municipal n°. 1.791, de 26 de março de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1193/projeto_de_lei_081-2020_-_repasse_samu.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1193/projeto_de_lei_081-2020_-_repasse_samu.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 081, DE 26 DE NOVEMBRO DE 2020. Autoriza o Poder Executivo Municipal a celebrar convênio com a Associação Hospitalar Comunitária Regional De Saúde – AHCROS e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1194/projeto_de_lei_082-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1194/projeto_de_lei_082-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 082, DE 26 DE NOVEMBRO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 16.500,00 (dezesseis mil e quinhentos reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1195/projeto_de_lei_083-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1195/projeto_de_lei_083-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 083, DE 02 DE DEZEMBRO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 16.500,00 (dezesseis mil reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_084-2020_-_ldo_2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_084-2020_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 084, DE 02 DE DEZEMBRO DE 2020.  Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_085-2020_-_denomina_e_delimita_bairros_da_cidade.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_085-2020_-_denomina_e_delimita_bairros_da_cidade.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 085, DE 02 DE DEZEMBRO DE 2020. Denomina e delimita Bairros do perímetro urbano do Município de Constantina.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1198/projeto_de_lei_086-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1198/projeto_de_lei_086-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 086, DE 02 DE DEZEMBRO DE 2020. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 49.577,00 (quarenta e nove mil e quinhentos e setenta e sete reais), inclui no PPA, LDO-2020, na LOA-2020 e aponta recursos.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_087-2020_-_perimetro_urbano_ampliado__bairro_sao_roque.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_087-2020_-_perimetro_urbano_ampliado__bairro_sao_roque.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 087, DE 02 DE DEZEMBRO DE 2020. Acrescenta o inciso XXI ao artigo 1º. da Lei Municipal n°. 3.640, de 28 de dezembro de 2017, que fixa o Perímetro Urbano da Cidade De Constantina, sua linha demarcatória e dá outras providências.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_088-2020_-_enfermeira.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_088-2020_-_enfermeira.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 088, DE 03 DE DEZEMBRO DE 2020. Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_089-2020_-_loa_2021.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_089-2020_-_loa_2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 089, DE 15 DE DEZEMBRO DE 2020. Estima a Receita e Fixa a Despesa do Município de Constantina, para o exercício de 2021.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_090-2020_-_perimetro_urbano_ampliado__bairro_das_comunicacoes.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_090-2020_-_perimetro_urbano_ampliado__bairro_das_comunicacoes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 090, DE 17 DE DEZEMBRO DE 2020. Acrescenta o inciso XXII ao artigo 1º. da Lei Municipal n°. 3.640, de 28 de dezembro de 2017, que fixa o Perímetro Urbano da Cidade De Constantina, sua linha demarcatória e dá outras providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_091-2020_-_contr._emergencial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_091-2020_-_contr._emergencial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 091, DE 17 DE DEZEMBRO DE 2020. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades das Secretarias Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_041-2020_-_altera_repasse_mais_medicos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_041-2020_-_altera_repasse_mais_medicos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 041, DE 03 DE ABRIL DE 2020 - Altera redação do artigo 2º da Lei Municipal nº 3.297/2014.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1184/projeto_de_resolucao_01.2020_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2020_-_essa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1184/projeto_de_resolucao_01.2020_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2020_-_essa.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 01/2020 de 03 de novembro de 2020. “AUTORIZA O PODER EXECUTIVO MUNICIPAL A RETER VALORES DO DUODÉCIMO DO PODER LEGISLATIVO PARA FINS DE CONSTRUÇÃO DE TRAVESSIAS ELEVADAS NAS RUAS DO CENTRO DE CONSTANTINA”</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1186/projeto_de_resolucao_02.2020_-_define_expediente_da_camara_-_covid-19.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1186/projeto_de_resolucao_02.2020_-_define_expediente_da_camara_-_covid-19.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 02/2020 de 03 de novembro de 2020. “DEFINE O EXPEDIENTE DA CÂMARA DE VEREADORES DE CONSTANTINA DURANTE A PANDEMIA COVID-19”</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>PInfo</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1121/pedido_de_informacao_01.2020_-_cestas_basicas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1121/pedido_de_informacao_01.2020_-_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 01/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Secretaria Municipal de Assistência Social informe para a Câmara Municipal de Vereadores:_x000D_
 1)	Relação de pessoas ou empresas que doaram cestas básicas para a Secretaria Municipal de Assistência Social em janeiro, fevereiro e março de 2020, especificando a quantidade de cestas básicas;_x000D_
 2)	Aquisições de cestas básicas feitas pela Administração Municipal;_x000D_
 3)	Relação das pessoas beneficiadas com a cesta básica;_x000D_
 4)	Critérios utilizados para a distribuição das cestas básicas._x000D_
 5)	Que a contar do mês de abril, a cada final de mês, seja informada a Câmara Municipal de Constantina, através de relatório mensal, doações recebidas de cestas básicas, aquisições feitas pela administração e relação dos beneficiados.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1137/pedido_de_informacao_02.2020_-_iluminacao_publica.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1137/pedido_de_informacao_02.2020_-_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 02/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores informações a respeito da taxa de iluminação pública, desde a sua implantação no município de Constantina, preenchendo os dados conforme quadro a seguir:</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1138/pedido_de_informacao_03.2020_-_convenio_samu.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1138/pedido_de_informacao_03.2020_-_convenio_samu.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 03/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte_x000D_
 PEDIDO DE INFORMAÇÃO:Que a Administração Municipal envie para a Câmara Municipal de Vereadores informações a respeito do convenio do SAMU, com Governo Estadual, Federal e Hospital da AHCROS, preenchendo os dados conforme quadro a seguir:</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1139/pedido_de_informacao_04.2020_-_emater.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1139/pedido_de_informacao_04.2020_-_emater.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 04/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte PEDIDO DE INFORMAÇÃO: Com relação ao convênio entre município de Constantina e o Governo do Estado do Rio Grande do Sul, para funcionamento da EMATER EM CONSTANTINA, informar: 1) Quais são as obrigações do município referente ao convênio; 2) Relacionar todas as despesas decorrentes deste convênio, referente a aluguel, valor repassado pelo município por servidor e todas as demais despesas mensais.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1141/pedido_de_informacao_05.2020_-_despesas_secreetaria_de_obras_e_agricultura.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1141/pedido_de_informacao_05.2020_-_despesas_secreetaria_de_obras_e_agricultura.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 05/2020 SENHOR PRESIDENTE: O vereador LIRIO RIGON, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO:_x000D_
 1)	Que a Administração Municipal envie para a Câmara Municipal de Vereadores informações a respeito das despesas da SECRETARIA DE OBRAS e AGRICULTURA, nos meses de janeiro à julho de 2020, preenchendo os dados conforme quadro a seguir:</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1147/pedido_de_informacao_06.2020_-_publicacao_contratos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1147/pedido_de_informacao_06.2020_-_publicacao_contratos.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 06/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 1)	Que a Administração Municipal informe qual o motivo:_x000D_
 a)	Que os contratos do ano de 2018 não estão publicados no site do Município (constantina.rs.gov.br);_x000D_
 2)	Que não estão sendo publicados os contratos referente ao ano de 2020;</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1153/pedido_de_informacao_07.2020_-_pesquisa.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1153/pedido_de_informacao_07.2020_-_pesquisa.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 07/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO:_x000D_
 Que a Administração Municipal envie para a Câmara Municipal de Vereadores:_x000D_
 1) Cópia do contrato 93/2020, com a Empresa Pedro Pagliarini – CNPJ 09.185.766/0001-62;_x000D_
 2) Cópia do processo administrativo 65/2020;_x000D_
 3) Cópia dos documentos de dispensa de licitação 30/2020;_x000D_
 4) Informar recurso utilizado para pagamento, conforme empenho 4959; e_x000D_
 5) Cópia integral da pesquisa realizada.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>ALUISIO CEZAR CALEFFI VALLE</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1157/pedido_de_informacao_08.2020_-_roubo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1157/pedido_de_informacao_08.2020_-_roubo.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 08/2020 SENHOR PRESIDENTE: O vereador ALUISIO CEZAR CALEFFI VALLE com assento na Bancada do PTB, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO: Que o Poder Executivo Municipal envie para a Câmara Municipal de Vereadores:_x000D_
 1 – Que dia aconteceu o assalto na Prefeitura Municipal de Constantina?_x000D_
 2 – Qual o horário que aconteceu o assalto?_x000D_
 3 – Qual o valor ou bens que o (s) assaltante (s) levaram?_x000D_
 4 – Quem estava na prefeitura no momento do assalto?_x000D_
 5 – Se levaram dinheiro, onde estava o dinheiro roubado?_x000D_
 6 – Se estava no cofre, quem tinha a chave do cofre?_x000D_
 7 – Qual o procedimento tomado pela Administração Municipal logo após o assalto?_x000D_
 8 – Foi solicitado perito para tentar ajudar na elucidação do assalto?_x000D_
 9 – Do valor roubado, qual a origem deste dinheiro?_x000D_
 10 – Se existe câmeras de segurança instaladas no prédio da Prefeitura?_x000D_
 11 – Se a Administração Municipal procurou ver nas cercanias da Prefeitura se existem câmeras de segurança que possam ajudar na identificação do assaltante?_x000D_
 12 – Quantos eram os meliantes que praticaram o assalto?</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1187/pedido_de_informacao_09.2020_-_aditivos_contratuais.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1187/pedido_de_informacao_09.2020_-_aditivos_contratuais.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 09/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:_x000D_
 PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 1)	Relatório de todos os aditivos realizados pela administração municipal no período de 2017 a 2020, constando:_x000D_
 a)	Obra_x000D_
 b)	Empresa_x000D_
 c)	Valor total da obra_x000D_
 d)	Valor do aditivo_x000D_
 e)	Justificativa do aditivo</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1188/pedido_de_informacao_10.2020_-_reforma_das_escolas.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1188/pedido_de_informacao_10.2020_-_reforma_das_escolas.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 10/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que a Administração Municipal envie para a Câmara Municipal de Vereadores: _x000D_
 1)	Sobre reformas nas escolas municipais de Constantina:_x000D_
 a)	Relacionar todas as escolas que tiveram obras no período 2017/2020;_x000D_
 b)	Relatar o que foi feito em cada escola;_x000D_
 c)	Informar valores gastos, por escola;_x000D_
 d)	Empresa que executou obra;_x000D_
 e)	Forma de contratação da empresa;_x000D_
 f) 	Se houve processo licitatório informar todas empresas que participaram do processo.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1189/pedido_de_informacao_11.2020_-_contrato_advogados.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1189/pedido_de_informacao_11.2020_-_contrato_advogados.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 11/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:  PEDIDO DE INFORMAÇÃO: 1)	Com relação a contratação da empresa CAVASOLA E ORO ADVOGADOS ASSOCIADOS para prestação de serviços:_x000D_
 a)	Remeter cópia do contrato, onde conste valores;_x000D_
 b)	Qual foi a forma legal de contratação;_x000D_
 c)	Justificar os motivos da contratação.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1190/pedido_de_informacao_12.2020_-_reforma_ginasio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1190/pedido_de_informacao_12.2020_-_reforma_ginasio.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 12/2020 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte:  PEDIDO DE INFORMAÇÃO:_x000D_
 1)	Com relação ao Ginásio Municipal de Esportes Elzeário Fachin:_x000D_
 a)	Qual motivo de reformas realizadas;_x000D_
 b)	Quais as reformas realizadas;_x000D_
 c)	Informar empresa contratada, valor gasto, forma legal de contratação de empresa, informando todas as que participaram do processo de licitação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -1992,67 +1992,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_no_01_-_vilson_2020.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_no_02_-_vilson_-_quadra_de_areia_2020.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1076/indicacao_no_03_-_vilson_-_rs_143_2020.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1120/indicacao_no_04_-_vilson_-_estrada_bairro_das_c_c8xzrvI.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1142/indicacao_no_05_-_sonia_-_academia_parque_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1140/indicacao_no_06_-_vilson_-iluminacao_publica_dirceu_bertinato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1148/indicacao_no_07_-_joao_alberto_mafessoni_-_melhorias_no_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1149/indicacao_no_08_-_joao_alberto_mafessoni_-_praca_para_o_bairrio_-_essa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1150/indicacao_no_09_-_joao_alberto_mafessoni_-_conclusao_do_campo_proximo_ao_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1151/indicacao_no_10_-_joao_alberto_mafessoni_-_iluminacao_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1164/indicacao_no_11_-_ari_dirceu_giacomini_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1165/indicacao_no_12_-_ari_dirceu_giacomini_-_recolhimento_de_recursos_para_a_rede_bancaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1167/pedido_de_indicacao_no_13.2020_-_lirio_rigon_-_redutor_de_velocidade_posto_colina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1172/indicacao_no_14_-_joao_alberto_mafessoni_-_promover_a_extensao_da_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1179/indicacao_no_15_-_vilson_menegazzo_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1180/indicacao_no_16_-_vilson_menegazzo_-_redutor_de_velocidade_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1185/indicacao_no_17_-_joao_alberto_mafessoni_-_gabinete_odontologico.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1201/indicacao_no_18_-_vilson_menegazzo_-_bueiros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1158/mocao_01.2020_-_professores_-_ponto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1096/projeto_de_lei_01-2020_-_reposicao_servidores_d_JumIpUv.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1097/projeto_de_lei_02.2020_-_denomina_ruas_do_lotea_A1ZAKLi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_03.2020_-_denomina_ruas_do_lotea_t5ZVvVC.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_04-2020_-_altera_a_lei_3.856.202_Y3iD9P3.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_05.2020_-_denomina_ruas_do_loteamento_cantele.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_lei_06.2020_-_fixa_o_subsidio_para_os_vereadores_legislatura_2021-2044.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_07.2020_-_fixa_o_subsidio_prefeito_e_vice_legislatura_2021-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_08.2020_-_fixa_o_subsidio_dos_secretarios_e_vice_legislatura_2021-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_09.2020_-_denomina_a_rua_do_contorno_asfaltico_e_de_acesso_a_linha_matriz.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_10.2020_-_vilson_-_veiculos_oficiais.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1070/projeto_de_lei_001-2020_-_emergenciais_educacao.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1071/projeto_de_lei_002-2020_-_altera_repasse_mais_medicos.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1072/projeto_de_lei_003-2020_-_subvencao_radio_fm_2020.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1073/projeto_de_lei_004-2020_-_subvencao_apae_2020.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1077/projeto_de_lei_005-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1078/projeto_de_lei_006-2020_-_cria_o_fundo_municipa_oPjQKfF.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1079/projeto_de_lei_007-2020_-_altera_a_lei_municipa_LlR8QDv.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1080/projeto_de_lei_008-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/projeto_de_lei_009-2020_-_auxilio_apae_-_condica_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1082/projeto_de_lei_010-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1083/projeto_de_lei_011-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1084/projeto_de_lei_012-2020_-_cria_cargo_de_medico_-_esf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei_013-2020_-_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_014-2020_-_ahcros_samu.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1087/projeto_de_lei_015-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1088/projeto_de_lei_016-2020_-_subvencao_ahcros_-_plantao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1089/projeto_de_lei_017-2020_-_altera_lei_2028-2004__HsY6X8l.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_018-2020_-_altera_lei_3631-2017__DKpWDCe.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_019-2020_-_cedencia_servidores_apae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1092/projeto_de_lei_020-2020_-_reposicao_salarial_servidores.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_021-2020_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_022-2020_-_revoga_lei_municipal__RSoDCOF.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_023-2020_-_extincao_consorcio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1098/projeto_de_lei_024-2020_-_gap.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1099/projeto_de_lei_025-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_lei_026-2020_-_altera_lei_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1101/projeto_de_lei_027-2020_-_altera_lei_-_emergenc_VCfUHyP.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1102/projeto_de_lei_028-2020_-_altera_lei_3829-2019__NTYxqxL.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/projeto_de_lei_029-2020_-_piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_de_lei_030-2020_-_horas_maquinas_incent_qsu6XTG.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1106/projeto_de_lei_031-2020_-_altera_lei_municipal__k5EN0q7.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_032-2020_-_altera_lei_emergencia_kyuLmOP.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_033-2020_-_subvencao_clube_comer_4VhMIj8.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_034-2020_-_altera_lei_de_extinca_QQI6kFH.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_035-2020_-_repasse_apae_-_emenda_L8zk6fG.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1111/projeto_de_lei_036-2020_-__calamidade_publica_covid_19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_lei_037-2020_-_contratacoes_emergenc_VucXAIo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_038-2020_-_subvencao_universitarios_aucc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1114/projeto_de_lei_039-2020_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1115/projeto_de_lei_040-2020_-_suplementacao_de_verb_Vfxo7rK.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_040-2020_-_suplementacao_de_verb_0nQLLVU.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_lei_042-2020_-_agente_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1119/projeto_de_lei_043-2020_-_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_044-2020_-_emergenciais_educacao_7sDOjfu.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_045-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_046-2020_-_contr._emergencial_-_sms.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_047-2020_-__altera_lei_-_conveni_rxujFmi.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1127/projeto_de_lei_048-2020_-_alienacao_de_bem_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1128/projeto_de_lei_049-2020_-_alienacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1129/projeto_de_lei_050-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_051-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1131/projeto_de_lei_052-2020_-_altera_quadro_de_cargos_de_cc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1132/projeto_de_lei_053-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1133/projeto_de_lei_054-2020_-_horas_maquinas_incent_gOORWTq.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_055-2020_-_instrutor_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_056-2020_-_contribuicao_14.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1136/projeto_de_lei_057-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_058-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_059-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_060-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1152/projeto_de_lei_061-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1162/projeto_de_lei_062-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1163/projeto_de_lei_063-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_064-2020_-_altera_lei_3900_-_credito_especial_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_065-2020_-_contr._emergencial_-_sms_covid-19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1161/projeto_de_lei_066-2020_-_contr._emergencial_-_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_067-2020_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_lei_068-2020_-_alienacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_lei_069-2020_-_isencao_do_iptu_urnas_rigon.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_070-2020_-_auxilio_apae_-_condica_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_lei_071-2020_-_horas_maquinas_incentivo_prod._rural_-_prodesc_-_suinicultura.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_072-2020_-_parcelamento_do_solo_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_073-2020_-_ampliacao_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1175/projeto_de_lei_074-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1177/projeto_de_lei_075-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_076-2020_-_antecipacao_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_077-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_078-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1191/projeto_de_lei_079-2020_-_alteracao_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1192/projeto_de_lei_080-2020_-_aliquota_rpps_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1193/projeto_de_lei_081-2020_-_repasse_samu.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1194/projeto_de_lei_082-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1195/projeto_de_lei_083-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_084-2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_085-2020_-_denomina_e_delimita_bairros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1198/projeto_de_lei_086-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_087-2020_-_perimetro_urbano_ampliado__bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_088-2020_-_enfermeira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_089-2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_090-2020_-_perimetro_urbano_ampliado__bairro_das_comunicacoes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_091-2020_-_contr._emergencial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_041-2020_-_altera_repasse_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1184/projeto_de_resolucao_01.2020_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2020_-_essa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1186/projeto_de_resolucao_02.2020_-_define_expediente_da_camara_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1121/pedido_de_informacao_01.2020_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1137/pedido_de_informacao_02.2020_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1138/pedido_de_informacao_03.2020_-_convenio_samu.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1139/pedido_de_informacao_04.2020_-_emater.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1141/pedido_de_informacao_05.2020_-_despesas_secreetaria_de_obras_e_agricultura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1147/pedido_de_informacao_06.2020_-_publicacao_contratos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1153/pedido_de_informacao_07.2020_-_pesquisa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1157/pedido_de_informacao_08.2020_-_roubo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1187/pedido_de_informacao_09.2020_-_aditivos_contratuais.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1188/pedido_de_informacao_10.2020_-_reforma_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1189/pedido_de_informacao_11.2020_-_contrato_advogados.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1190/pedido_de_informacao_12.2020_-_reforma_ginasio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_no_01_-_vilson_2020.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_no_02_-_vilson_-_quadra_de_areia_2020.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1076/indicacao_no_03_-_vilson_-_rs_143_2020.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1120/indicacao_no_04_-_vilson_-_estrada_bairro_das_c_c8xzrvI.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1142/indicacao_no_05_-_sonia_-_academia_parque_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1140/indicacao_no_06_-_vilson_-iluminacao_publica_dirceu_bertinato.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1148/indicacao_no_07_-_joao_alberto_mafessoni_-_melhorias_no_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1149/indicacao_no_08_-_joao_alberto_mafessoni_-_praca_para_o_bairrio_-_essa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1150/indicacao_no_09_-_joao_alberto_mafessoni_-_conclusao_do_campo_proximo_ao_bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1151/indicacao_no_10_-_joao_alberto_mafessoni_-_iluminacao_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1164/indicacao_no_11_-_ari_dirceu_giacomini_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1165/indicacao_no_12_-_ari_dirceu_giacomini_-_recolhimento_de_recursos_para_a_rede_bancaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1167/pedido_de_indicacao_no_13.2020_-_lirio_rigon_-_redutor_de_velocidade_posto_colina.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1172/indicacao_no_14_-_joao_alberto_mafessoni_-_promover_a_extensao_da_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1179/indicacao_no_15_-_vilson_menegazzo_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1180/indicacao_no_16_-_vilson_menegazzo_-_redutor_de_velocidade_sao_marcos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1185/indicacao_no_17_-_joao_alberto_mafessoni_-_gabinete_odontologico.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1201/indicacao_no_18_-_vilson_menegazzo_-_bueiros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1158/mocao_01.2020_-_professores_-_ponto.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1096/projeto_de_lei_01-2020_-_reposicao_servidores_d_JumIpUv.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1097/projeto_de_lei_02.2020_-_denomina_ruas_do_lotea_A1ZAKLi.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1103/projeto_de_lei_03.2020_-_denomina_ruas_do_lotea_t5ZVvVC.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1123/projeto_de_lei_04-2020_-_altera_a_lei_3.856.202_Y3iD9P3.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1146/projeto_de_lei_05.2020_-_denomina_ruas_do_loteamento_cantele.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1154/projeto_de_lei_06.2020_-_fixa_o_subsidio_para_os_vereadores_legislatura_2021-2044.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1155/projeto_de_lei_07.2020_-_fixa_o_subsidio_prefeito_e_vice_legislatura_2021-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1156/projeto_de_lei_08.2020_-_fixa_o_subsidio_dos_secretarios_e_vice_legislatura_2021-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_09.2020_-_denomina_a_rua_do_contorno_asfaltico_e_de_acesso_a_linha_matriz.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_10.2020_-_vilson_-_veiculos_oficiais.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1070/projeto_de_lei_001-2020_-_emergenciais_educacao.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1071/projeto_de_lei_002-2020_-_altera_repasse_mais_medicos.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1072/projeto_de_lei_003-2020_-_subvencao_radio_fm_2020.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1073/projeto_de_lei_004-2020_-_subvencao_apae_2020.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1077/projeto_de_lei_005-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1078/projeto_de_lei_006-2020_-_cria_o_fundo_municipa_oPjQKfF.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1079/projeto_de_lei_007-2020_-_altera_a_lei_municipa_LlR8QDv.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1080/projeto_de_lei_008-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/projeto_de_lei_009-2020_-_auxilio_apae_-_condica_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1082/projeto_de_lei_010-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1083/projeto_de_lei_011-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1084/projeto_de_lei_012-2020_-_cria_cargo_de_medico_-_esf.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1085/projeto_de_lei_013-2020_-_tesoureiro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1086/projeto_de_lei_014-2020_-_ahcros_samu.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1087/projeto_de_lei_015-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1088/projeto_de_lei_016-2020_-_subvencao_ahcros_-_plantao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1089/projeto_de_lei_017-2020_-_altera_lei_2028-2004__HsY6X8l.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1090/projeto_de_lei_018-2020_-_altera_lei_3631-2017__DKpWDCe.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1091/projeto_de_lei_019-2020_-_cedencia_servidores_apae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1092/projeto_de_lei_020-2020_-_reposicao_salarial_servidores.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1093/projeto_de_lei_021-2020_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1094/projeto_de_lei_022-2020_-_revoga_lei_municipal__RSoDCOF.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1095/projeto_de_lei_023-2020_-_extincao_consorcio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1098/projeto_de_lei_024-2020_-_gap.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1099/projeto_de_lei_025-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1100/projeto_de_lei_026-2020_-_altera_lei_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1101/projeto_de_lei_027-2020_-_altera_lei_-_emergenc_VCfUHyP.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1102/projeto_de_lei_028-2020_-_altera_lei_3829-2019__NTYxqxL.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/projeto_de_lei_029-2020_-_piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_de_lei_030-2020_-_horas_maquinas_incent_qsu6XTG.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1106/projeto_de_lei_031-2020_-_altera_lei_municipal__k5EN0q7.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1107/projeto_de_lei_032-2020_-_altera_lei_emergencia_kyuLmOP.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1108/projeto_de_lei_033-2020_-_subvencao_clube_comer_4VhMIj8.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1109/projeto_de_lei_034-2020_-_altera_lei_de_extinca_QQI6kFH.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1110/projeto_de_lei_035-2020_-_repasse_apae_-_emenda_L8zk6fG.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1111/projeto_de_lei_036-2020_-__calamidade_publica_covid_19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1112/projeto_de_lei_037-2020_-_contratacoes_emergenc_VucXAIo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1113/projeto_de_lei_038-2020_-_subvencao_universitarios_aucc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1114/projeto_de_lei_039-2020_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1115/projeto_de_lei_040-2020_-_suplementacao_de_verb_Vfxo7rK.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1116/projeto_de_lei_040-2020_-_suplementacao_de_verb_0nQLLVU.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1118/projeto_de_lei_042-2020_-_agente_de_combate_as_endemias.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1119/projeto_de_lei_043-2020_-_combate_a_dengue.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1122/projeto_de_lei_044-2020_-_emergenciais_educacao_7sDOjfu.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1124/projeto_de_lei_045-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1125/projeto_de_lei_046-2020_-_contr._emergencial_-_sms.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1126/projeto_de_lei_047-2020_-__altera_lei_-_conveni_rxujFmi.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1127/projeto_de_lei_048-2020_-_alienacao_de_bem_-_veiculos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1128/projeto_de_lei_049-2020_-_alienacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1129/projeto_de_lei_050-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1130/projeto_de_lei_051-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1131/projeto_de_lei_052-2020_-_altera_quadro_de_cargos_de_cc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1132/projeto_de_lei_053-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1133/projeto_de_lei_054-2020_-_horas_maquinas_incent_gOORWTq.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1134/projeto_de_lei_055-2020_-_instrutor_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1135/projeto_de_lei_056-2020_-_contribuicao_14.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1136/projeto_de_lei_057-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1144/projeto_de_lei_058-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1143/projeto_de_lei_059-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1145/projeto_de_lei_060-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1152/projeto_de_lei_061-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1162/projeto_de_lei_062-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1163/projeto_de_lei_063-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1159/projeto_de_lei_064-2020_-_altera_lei_3900_-_credito_especial_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1160/projeto_de_lei_065-2020_-_contr._emergencial_-_sms_covid-19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1161/projeto_de_lei_066-2020_-_contr._emergencial_-_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1166/projeto_de_lei_067-2020_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1168/projeto_de_lei_068-2020_-_alienacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_lei_069-2020_-_isencao_do_iptu_urnas_rigon.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_lei_070-2020_-_auxilio_apae_-_condica_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_lei_071-2020_-_horas_maquinas_incentivo_prod._rural_-_prodesc_-_suinicultura.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_072-2020_-_parcelamento_do_solo_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_073-2020_-_ampliacao_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1175/projeto_de_lei_074-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1177/projeto_de_lei_075-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1181/projeto_de_lei_076-2020_-_antecipacao_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1182/projeto_de_lei_077-2020_-_suplementacao_de_verba.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1183/projeto_de_lei_078-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1191/projeto_de_lei_079-2020_-_alteracao_-_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1192/projeto_de_lei_080-2020_-_aliquota_rpps_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1193/projeto_de_lei_081-2020_-_repasse_samu.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1194/projeto_de_lei_082-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1195/projeto_de_lei_083-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1196/projeto_de_lei_084-2020_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1197/projeto_de_lei_085-2020_-_denomina_e_delimita_bairros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1198/projeto_de_lei_086-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_087-2020_-_perimetro_urbano_ampliado__bairro_sao_roque.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_088-2020_-_enfermeira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_089-2020_-_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_090-2020_-_perimetro_urbano_ampliado__bairro_das_comunicacoes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_091-2020_-_contr._emergencial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_041-2020_-_altera_repasse_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1184/projeto_de_resolucao_01.2020_-_autoriza_o_executivo_a_reter_valores_do_duodecimo_2020_-_essa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1186/projeto_de_resolucao_02.2020_-_define_expediente_da_camara_-_covid-19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1121/pedido_de_informacao_01.2020_-_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1137/pedido_de_informacao_02.2020_-_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1138/pedido_de_informacao_03.2020_-_convenio_samu.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1139/pedido_de_informacao_04.2020_-_emater.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1141/pedido_de_informacao_05.2020_-_despesas_secreetaria_de_obras_e_agricultura.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1147/pedido_de_informacao_06.2020_-_publicacao_contratos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1153/pedido_de_informacao_07.2020_-_pesquisa.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1157/pedido_de_informacao_08.2020_-_roubo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1187/pedido_de_informacao_09.2020_-_aditivos_contratuais.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1188/pedido_de_informacao_10.2020_-_reforma_das_escolas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1189/pedido_de_informacao_11.2020_-_contrato_advogados.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2020/1190/pedido_de_informacao_12.2020_-_reforma_ginasio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>