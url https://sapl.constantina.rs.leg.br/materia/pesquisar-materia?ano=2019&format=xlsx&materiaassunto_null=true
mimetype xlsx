--- v0 (2026-01-22)
+++ v1 (2026-06-13)
@@ -54,1505 +54,1505 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei</t>
   </si>
   <si>
     <t>VILSON MENEGAZZO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/948/emenda_01.2018_pl_92.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/948/emenda_01.2018_pl_92.pdf</t>
   </si>
   <si>
     <t>EMENDA Nº 01/2018 AO PROJETO DE LEI Nº 092/2018, QUE AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL PARA A SOCIEDADE RECREATIVA COMERCIAL E CULTURA DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_no._01-2019_-_vilson.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_no._01-2019_-_vilson.doc</t>
   </si>
   <si>
     <t>QUE O PODER LEGISLATIVO MUNICIPAL CONVOQUE REUNIÃO E QUE SEJA CONSTITUÍDA COMISSÃO PARA TRATAR DO DESTINO DA ÁREA DA ESCOLA MUNICIPAL AGROPECUÁRIA.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no._01-2019_-_vilson.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no._01-2019_-_vilson.doc</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_indicacao_no_02.2019_-_vilson_e_bancad_A6Im2kJ.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_indicacao_no_02.2019_-_vilson_e_bancad_A6Im2kJ.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 002/2019 Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, com o apoio dos demais Vereadores do PP e PSDB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: _x000D_
 INDICAÇÃO:  QUE O PODER EXECUTIVO MUNICIPAL TOME AS SEGUINTES PROVIDÊNCIAS NA RUA AURÉLIO MENEGAZZO:_x000D_
 a)	Que seja efetuada a recuperação do calçamento no início da rua, entroncamento com Av. Presidente Vargas;_x000D_
 b)	Que seja efetuada canalização na mesma rua, evitando desta forma depósito constante de água no mesmo local.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>NEOCÁDIO DIDOMÊNICO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/973/pedido_de_indicacao_no_03.2019_-_neocadio_-_curs_0aoI7sC.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/973/pedido_de_indicacao_no_03.2019_-_neocadio_-_curs_0aoI7sC.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2019 Senhor Presidente: O Vereador NEOCADIO DI DOMENICO da Bancada do PSB, com o apoio dos demais Vereadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  _x000D_
 Que o poder púbico forneça curso básico para os novos candidatos ao conselho tutelar de nosso município.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IVALINO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/977/pedido_de_indicacao_no_06.2019_-ivalino_e_bancad_3Gl6fGh.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/977/pedido_de_indicacao_no_06.2019_-ivalino_e_bancad_3Gl6fGh.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2019 Senhor Presidente: O Vereador IVALINO DA SILVA da Bancada do PDT, com o apoio dos demais Vereadores do PP e PSDB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO:_x000D_
 QUE O PODER EXECUTIVO MUNICIPAL TOME AS SEGUINTES PROVIDÊNCIAS: a)	Instale placas de sinalização (preferencial e pare) na esquina das ruas Nereu Ramos com a Antonio Giacomini.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOÃO ALBERTO MAFFESSONI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/994/pedido_de_indicacao_no_08.2019_-_dr._beto_-_prac_MZO6wPO.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/994/pedido_de_indicacao_no_08.2019_-_dr._beto_-_prac_MZO6wPO.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2019 Senhor Presidente: O Vereador JOÃO ALBERTO MAFFESONI da Bancada do MDB, com o apoio dos demais Vereadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  _x000D_
 Que o poder púbico providencie a conclusão das obras do campo de futebol do Bairro São Roque.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/995/pedido_de_indicacao_no_09.2019_-_dr._beto_-_area_5qJUopF.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/995/pedido_de_indicacao_no_09.2019_-_dr._beto_-_area_5qJUopF.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2019 Senhor Presidente: O Vereador JOÃO ALBERTO MAFFESONI da Bancada do MDB, com o apoio dos demais Vereadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  _x000D_
 Que o poder púbico providencie, na reforma do Centro Cultura, uma área coberta entre o passeio e o saguão de entrada para abrigoem dias de chuva.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/996/pedido_de_indicacao_no_10.2019_-_dr._beto_-_ince_rKY0DKC.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/996/pedido_de_indicacao_no_10.2019_-_dr._beto_-_ince_rKY0DKC.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2019 Senhor Presidente: O Vereador JOÃO ALBERTO MAFFESONI da Bancada do MDB, com o apoio dos demais Vereadores, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  _x000D_
 Que o poder púbico crie uma política de incentivos para lotes urbanos, desocupados, que possam vir a ser utilizados como estacionamento para veículos.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/997/pedido_de_indicacao_no_11.2019_-_auxilio_hospedagem.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/997/pedido_de_indicacao_no_11.2019_-_auxilio_hospedagem.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2019  Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  Que o Poder Executivo Municipal acrescente o item IV no artigo 1º da Lei Municipal 3.555, de 28 de março de 2019:  IV – Auxílio Hospedagem: destinado a auxiliar pessoas que permanecem hospedadas em hotéis, albergues ou pousadas, acompanhando familiares hospitalizados.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ELZA ZATTI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1000/pedido_de_indicacao_no_12.2019_-_elza_-_apac.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1000/pedido_de_indicacao_no_12.2019_-_elza_-_apac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2019 Senhor Presidente: A Vereadora ELZA ZATTI da Bancada do PSD, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  Que o Poder Executivo Municipal PROMOVA UMA CAMPANHA DE CONTROLE POPULACIONAL DE CÃES E GATOS no município de Constantina.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ALUISIO CEZAR CALEFFI VALLE</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1001/pedido_de_indicacao_no_13.2019_-_aluisio_-_praca.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1001/pedido_de_indicacao_no_13.2019_-_aluisio_-_praca.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2019  Senhor Presidente: O Vereador ALUISIO CESAR CALEFFI VALLE da Bancada do PTB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  “Que o Poder Executivo organize projeto de revitalização da Praça Getulio Vargas através de Parceria Público Privada”</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1002/pedido_de_indicacao_no_14.2019_-_aluisio_-_mao__WhjshZg.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1002/pedido_de_indicacao_no_14.2019_-_aluisio_-_mao__WhjshZg.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2019 Senhor Presidente: O Vereador ALUISIO CESAR CALEFFI VALLE da Bancada do PTB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  “Que o Poder Executivo transforme em mão única a Rua Monteiro Lobato, da Esquina da Rua Bento Rodrigues de Almeida até a Esquina da Rua Angelo Tesser – sentido  a descer”</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1003/pedido_de_indicacao_no_15.2019_-_aluisio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1003/pedido_de_indicacao_no_15.2019_-_aluisio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2019 Senhor Presidente: O Vereador ALUISIO CESAR CALEFFI VALLE da Bancada do PTB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  “Que o Executivo crie programa de incentivo para empresa de Tele Entulho que queira se instalar no município”.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1004/pedido_de_indicacao_no_16.2019_-_aluisio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1004/pedido_de_indicacao_no_16.2019_-_aluisio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16/2019 Senhor Presidente: O Vereador ALUISIO CESAR CALEFFI VALLE da Bancada do PTB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  “Que o Executivo crie um programa de incentivo para empresa que queira colocar transporte urbano do Bairro São Roque até a Fábrica de Calçados junto ao trevo de acesso do município, passando pelo centro da cidade.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1005/pedido_de_indicacao_no_17.2019_-_aluisio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1005/pedido_de_indicacao_no_17.2019_-_aluisio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2019 Senhor Presidente: O Vereador ALUISIO CESAR CALEFFI VALLE da Bancada do PTB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  “Que o Executivo organize audiência pública para rever e  reorganizar o Código de Postura do Município”.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1006/pedido_de_indicacao_no_18.2019_-_aluisio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1006/pedido_de_indicacao_no_18.2019_-_aluisio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18/2019 Senhor Presidente: O Vereador ALUISIO CESAR CALEFFI VALLE da Bancada do PTB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  “ Que o município de Constantina crie “Programa de apoio aos desempregados do município”.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1012/pedido_de_indicacao_no_21.2019_-_vilson_e_banca_4cmwl9j.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1012/pedido_de_indicacao_no_21.2019_-_vilson_e_banca_4cmwl9j.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 21/2019  Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  Que o Poder Executivo Municipal tome as seguintes providências na Rua Antonio Giacomini (proximidades da Cantina Nostra Casa). 1)	Reparos na iluminação pública;_x000D_
 2)	Efetue operação tapa buracos, com melhorias no calçamento existente.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1041/pedido_de_indicacao_no_22.2019_-_vilson_-_arvor_vF0rCQV.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1041/pedido_de_indicacao_no_22.2019_-_vilson_-_arvor_vF0rCQV.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 22/2019  Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  Que o Poder Executivo Municipal, através do setor responsável, providencie: a)	Poda de arvores no cemitério municipal; b)	Verifique a situação de árvore de porte grande próxima a capela mortuária.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>SONIA TERESA CAMARA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1044/pedido_de_indicacao_no_23.2019_-_redutor_de_vel_oVk8rgE.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1044/pedido_de_indicacao_no_23.2019_-_redutor_de_vel_oVk8rgE.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 23/2019 Senhor Presidente: A Vereadora SONIA CAMARA LIMA da Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:  INDICAÇÃO:  Que o Poder Executivo Municipal, através do setor responsável, providencie: a)	Redutor de Velocidade em frente à residência de Jair Pizzi, no Distrito de São Marcos Alto.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>NILDO ZANELLA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1046/pedido_de_indicacao_no_24.2019_-_nildo_-_pilare_mEttJJe.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1046/pedido_de_indicacao_no_24.2019_-_nildo_-_pilare_mEttJJe.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 24/2019 Senhor Presidente: O Vereador NILDO ZANELLA da Bancada do PSDB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  Que o Poder Executivo Municipal, através do setor responsável, providencie: a)	Recolhimento dos pilares que estão abandonados no colégio da Linha Barra Curta Alta, para utilização no parque de máquinas; b)	Utilização da cobertura que será retirada do Centro Cultural, para utilização no parque de máquinas; c)	Com os pilares e a cobertura, seja construída uma garagem para os equipamentos junto ao Parque de Máquinas.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1057/pedido_de_indicacao_no_25.2019_-_vilson_-_iluminacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1057/pedido_de_indicacao_no_25.2019_-_vilson_-_iluminacao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 25/2019  Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  Que o Poder Executivo Municipal, através do setor responsável, providencie a iluminação pública na Rua Albino Farezin.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1058/pedido_de_indicacao_no_26.2019_-_vilson_-.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1058/pedido_de_indicacao_no_26.2019_-_vilson_-.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 26/2019 Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte: INDICAÇÃO:  Que o Poder Executivo Municipal, através do setor responsável, providencie a substituição da madeira do pontilhão de acesso a granja de suínos do Sr. Luiz Passaia no Distrito de São Marcos – Constantina.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>LIRIO RIGON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_decreto_no_01-2019_-_cidadao_benemeri_BRcwUlX.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_decreto_no_01-2019_-_cidadao_benemeri_BRcwUlX.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2019. “CONCEDE TÍTULO DE CIDADÃO CONSTANTINENSE, CIDADÃO BENEMÉRITO CONSTANTINENSE”</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1043/projeto_de_decreto_no_02-2019_-_aprova_as_conta_Fg6oxPe.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1043/projeto_de_decreto_no_02-2019_-_aprova_as_conta_Fg6oxPe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 02/2019. APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2016.   _x000D_
 DECRETO LEGISLATIVO_x000D_
 Art. 1º -	São aprovadas as CONTAS do Prefeito Municipal, referentes ao exercício de 2016, desacolhendo o PARECER n° 20.073 do Tribunal de Contas do Estado do Rio Grande do Sul, no processo de n.º 001499-02.00/16-7.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_01-2019_-_reposicao_servidores_do_LJXtgw6.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_01-2019_-_reposicao_servidores_do_LJXtgw6.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 01/2019 de 14 de janeiro de 2019. “Altera o art. 28 da Lei 2.940/2011 – revisão e reajuste Poder Legislativo; Reposição Vereadores, Prefeito, VicePrefeito e Secretários .”</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/959/projeto_de_lei_02-2019_-_altera_a_lei_2.367-07_-_uYl6ru3.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/959/projeto_de_lei_02-2019_-_altera_a_lei_2.367-07_-_uYl6ru3.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 02/2019 de 22 de janeiro de 2019._x000D_
 Altera a Lei nº 2.367/2007, insere, suprime e altera dispositivos legais e dá outras providências.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_lei_03-2019_-_oficializa_hino_do_muni_GE7dVte.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_lei_03-2019_-_oficializa_hino_do_muni_GE7dVte.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO n.º 03/2019 de 25 de março de 2019. “OFICIALIZA HINO DO MUNICÍPIO DE CONSTANTINA E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei_no_04-2019_-_denomina_escola_santa_lucia.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei_no_04-2019_-_denomina_escola_santa_lucia.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 05/2019 - 04 de novembro de 2019. “DENOMINA A NOVA ESCOLA MUNICIPAL DE CONSTANTINA: ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SANTA JÚLIA BILLIART. ” Art. 1º - Fica denominada a nova escola municipal de ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL SANTA JÚLIA BILLIART.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/</t>
+    <t>http://sapl.constantina.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 06/2019 - 04 de novembro de 2019. “Proíbe o ingresso ou permanência de pessoas utilizando capacete ou qualquer tipo de cobertura que oculte a face nos estabelecimentos comerciais, industriais, prestadores de serviço, agências bancárias e lotéricas, escolas, públicos ou privados do Município de Constantina.”</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei_001-2019_-_reposicao_salarial_servidores.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei_001-2019_-_reposicao_salarial_servidores.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 001, DE 02 DE JANEIRO DE 2019. Autoriza o Executivo Municipal a promover a revisão geral anual dos vencimentos dos servidores públicos municipais ativos, inativos e pensionistas e dá outras providências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei_002-2019_-_piso_magisterio.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei_002-2019_-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002, DE 02 DE JANEIRO DE 2019. Dispõe sobre a reposição salarial para os ocupantes de cargos do magistério público municipal da educação básica, referente ao exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 003, DE 02 DE JANEIRO DE 2019.  Autoriza o Executivo Municipal a efetuar contratações emergenciais e temporárias para suprir necessidades da Secretaria Municipal de Educação, Cultura, Turismo e Desporto para o ano letivo de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_004-2019_-_credito_especial_-_saude.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_004-2019_-_credito_especial_-_saude.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 004, DE 21 DE JANEIRO DE 2019 - Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 13.000,00 (treze mil reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_005-2019_-_fonoaudiologo.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_005-2019_-_fonoaudiologo.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 005, DE 23 DE JANEIRO DE 2019 - Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/951/projeto_de_lei_006-2019_-_altera_lei_estagiarios.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/951/projeto_de_lei_006-2019_-_altera_lei_estagiarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 006, DE 22 DE FEVEREIRO DE 2019.  Altera o Art. 6º da Lei Municipal 3.542 de 25 de janeiro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_007-2019_-_auxilio_apae_-_condica_rISFXIz.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_007-2019_-_auxilio_apae_-_condica_rISFXIz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 007, DE 22 DE FEVEREIRO DE 2019. Autoriza o Município de Constantina a conceder auxílio financeiro a título de subvenção social a APAE – Associação de Pais e Amigos do Excepcional de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/953/projeto_de_lei_008-2019_-_credito_especial_r_20._0OkTDJ8.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/953/projeto_de_lei_008-2019_-_credito_especial_r_20._0OkTDJ8.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 008, DE 22 DE FEVEREIRO DE 2018.  Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 20.000,00 (vinte mil reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_lei_009-2019_-_condesc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_lei_009-2019_-_condesc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 009, DE 22 DE FEVEREIRO DE 2018. Autoriza o Poder Executivo a conceder subvenção social para o CONDESC (Conselho Municipal de Defesa e Segurança da Comunidade de Constantina) e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_de_lei_010-2019_-_acrescenta_art._83a_no_ctm.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_de_lei_010-2019_-_acrescenta_art._83a_no_ctm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 010, DE 22 DE FEVEREIRO DE 2019. Acrescenta Art. 83-A na Lei Municipal nº. 3.330, de 30 de setembro de 2014 que estabelece o novo Código Tributário Municipal consolida legislação tributária e dá outras providências.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/956/projeto_de_lei_011-2019_-_retifica_quadro_plano__E923Hxm.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/956/projeto_de_lei_011-2019_-_retifica_quadro_plano__E923Hxm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 011, DE 22 DE FEVEREIRO DE 2019. Retifica quadro de cargos de provimento efetivo do Poder Executivo Municipal, Art. 4º, da Lei Municipal 3.424, que dispõe sobre a reestruturação do Quadro de Cargos, Funções Públicas e Plano de Carreira dos Servidores do Município de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/957/projeto_de_lei_012-2019_-__altera_lei_-_convenio_NNq5fke.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/957/projeto_de_lei_012-2019_-__altera_lei_-_convenio_NNq5fke.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 012, DE 28 DE FEVEREIRO DE 2019. Altera o Art. 2º da Lei Municipal nº 3.687 de 08 de Maio de 2018, que autoriza o Poder Executivo Municipal a celebrar convênio com a Associação Hospitalar Beneficente Santo Antônio de Tenente Portela-RS e dá outras providências.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/958/projeto_de_lei_013-2019_-_parcelamento_inss.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/958/projeto_de_lei_013-2019_-_parcelamento_inss.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 013, DE 28 DE FEVEREIRO DE 2019. Dispõe sobre o parcelamento de débitos do Município de Constantina para com o Instituto Nacional de Seguridade Social – INSS.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/960/projeto_de_lei_014-2019_-_credito_especial_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/960/projeto_de_lei_014-2019_-_credito_especial_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014, DE 21 DE MARÇO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 14.500,00 (quatorze mil e quinhentos reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/961/projeto_de_lei_015-2019_-_credito_especial_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/961/projeto_de_lei_015-2019_-_credito_especial_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 015, DE 21 DE MARÇO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 2.483,00 (dois mil, quatrocentos e oitenta e três reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_016-2019_-_altera_lei_3297_-_mais_medicos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_016-2019_-_altera_lei_3297_-_mais_medicos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016, DE 05 DE ABRIL DE 2019. Altera o caput do art. 2º da Lei Municipal nº 3.297/2014, que autoriza o Poder Executivo a conceder auxílios financeiros aos médicos participantes do Projeto Mais Médicos para o Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_017-2019_-_carona_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_017-2019_-_carona_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 017, DE 05 DE ABRIL DE 2019. Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação entre os Municípios de Constatina, Engenho Velho, Ronda Alta e Novo Xingu, para troca de serviços de transporte de estudantes, através de carona solidária, e dá outras providências.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_018-2019_-_contr._aux._de_farmaci_BfZVsfW.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_018-2019_-_contr._aux._de_farmaci_BfZVsfW.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 018, DE 05 DE ABRIL DE 2019. Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público para suprir necessidade na Secretaria Municipal da Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/967/projeto_de_lei_019-2019_-_alienacao_de_bens_-_ba_KIvgcFd.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/967/projeto_de_lei_019-2019_-_alienacao_de_bens_-_ba_KIvgcFd.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 019, DE 05 de ABRIL DE 2019. Autoriza o Poder Executivo Municipal a proceder a alienação de bem e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020, DE 08 DE ABRIL DE 2019.  “Autoriza a desafetação de parte da área verde denominada lote nº 119, pertencente ao Município de Constantina, bem como Termo de Cedência e Acordo de Cooperação à Associação de Comunicação Educativa e Cultural – Rádio Constantina FM – 104.9 Mhz.”</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020, DE 18 DE ABRIL DE 2019 - SUBSTITUTIVO.  “Desafeta parte da área verde denominada lote nº 119, pertencente ao Município de Constantina.”</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_021-2019_-_contr._aux._contabil.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_021-2019_-_contr._aux._contabil.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021, DE 18 DE ABRIL DE 2019.  Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público para suprir necessidade na Secretaria Municipal da Fazenda e dá outras providências.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_022-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_022-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 022, DE 02 DE MAIO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 27.723,25 (vinte e sete mil, setecentos e vinte e três reais e vinte e cinco centavos), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_023-2019_-_altera_lei_3723-2018_-_TRwbrNU.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_023-2019_-_altera_lei_3723-2018_-_TRwbrNU.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 023, DE 02 DE MAIO DE 2019. Altera a Lei Municipal nº 3.723/2018, que dispõe sobre o pagamento, remissão e cobrança de créditos tributários e não tributários inscritos em dívida ativa, a serem aplicados na Central de Conciliação.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1031/projeto_de_lei_025-2019_-_altera_lei_3766-2019.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1031/projeto_de_lei_025-2019_-_altera_lei_3766-2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 025, DE 03 DE MAIO DE 2019. Retifica o quadro do art. 1º da Lei Municipal 3.766, de 09 de abril de 2019.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_026-2019_-_encarregado_de_empenhos.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_026-2019_-_encarregado_de_empenhos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 026, DE 03 DE MAIO DE 2019. Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público para suprir necessidade na Secretaria Municipal da Fazenda e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_027-2019_-_doacao_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_027-2019_-_doacao_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 027, DE 29 DE MAIO DE 2019.  Autoriza o Poder Executivo Municipal a doar bens móveis a Associação de Pais e Amigos dos Excepcionais de Constantina – APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_028-2019_-_altera_lei_municipal_2_R9tpcQn.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_028-2019_-_altera_lei_municipal_2_R9tpcQn.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 028, DE 29 DE MAIO DE 2019. Altera os incisos do art. 7º da Lei Municipal 2.285, de 11 de setembro de 2006, que institui a Lei de Diretrizes Urbanas do Município de Constantina, e dá outras providências.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/980/projeto_de_lei_029-2019_-_zoneamento_proposta_da_FLTbIYe.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/980/projeto_de_lei_029-2019_-_zoneamento_proposta_da_FLTbIYe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N.º 029, DE 29 DE MAIO DE 2019. Dispõe sobre a expansão do perímetro Urbano do Município de Constantina/RS, e dá outras providencias.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/981/projeto_de_lei_030-2019_-_cria_ouvidoria_municipal.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/981/projeto_de_lei_030-2019_-_cria_ouvidoria_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 030, DE 29 DE MAIO DE 2019. Cria a Ouvidoria do Município de Constantina/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/982/projeto_de_lei_031-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/982/projeto_de_lei_031-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 031, DE 31 DE MAIO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 6.200,00 (seis mil e duzentos reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/983/projeto_de_lei_032-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/983/projeto_de_lei_032-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 032, DE 13 DE JUNHO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 6.056,00 (seis mil e cinquenta e seis reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_033-2019_-_altera_inciso_da_lei_2_kqmM7uc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_033-2019_-_altera_inciso_da_lei_2_kqmM7uc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 033, DE 13 DE JUNHO DE 2019. Altera os incisos I e II do art. 2º da Lei Municipal nº 2.688/2009 que Cria o Conselho Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_034-2019_-_altera_lei_3472-2016_-_comtur.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_034-2019_-_altera_lei_3472-2016_-_comtur.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº. 034, DE 13 DE JUNHO DE 2019. Altera o Incisos I, alínea “a” e inciso II, alíneas “a, b, c” do art. 3º, da Lei Municipal nº 3.472/2016, que Cria o Conselho Municipal de Turismo - COMTUR.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/986/projeto_de_lei_035-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/986/projeto_de_lei_035-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 035, DE 13 DE JUNHO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 5.000,00 (cinco mil reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_036-2019_-_baixa_ou_doacao_de_ben_i4htmMz.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_036-2019_-_baixa_ou_doacao_de_ben_i4htmMz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 036, DE 13 DE JUNHO DE 2019. Autoriza declarar bens inservíveis e imprestáveis, bem como, fazer doação, dar fim, dar baixa no patrimônio e dá outras providências.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_lei_037-2019_-_financiamento_finisa_-_cef.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_lei_037-2019_-_financiamento_finisa_-_cef.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 037, DE 13 DE JUNHO DE 2019. Autoriza o Poder Executivo Municipal a contratar Operação de Crédito junto à Caixa Econômica Federal – CEF, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro destinado a aplicação em Despesa de Capital, a oferecer garantias e dá outras providências.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_lei_038-2019_-_emergenciais_educacao_jdlrvi7.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_lei_038-2019_-_emergenciais_educacao_jdlrvi7.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 038, DE 17 DE JUNHO DE 2019.  Autoriza o Executivo Municipal a efetuar contratações emergenciais e temporárias para suprir necessidades da Secretaria Municipal de Educação, Cultura, Turismo e Desporto para o ano letivo de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_039-2019_-_subvencao_universitarios_aucc.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_039-2019_-_subvencao_universitarios_aucc.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 039, DE 28 DE JUNHO DE 2019. Autoriza o Poder Executivo a conceder subvenção social para a AUCC - Associação Universitária e Cultural de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_lei_040-2019_-_conselho_mun._de_pesso_4c62EpF.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_lei_040-2019_-_conselho_mun._de_pesso_4c62EpF.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 040, DE 28 DE JUNHO DE 2019.  Institui o Conselho Municipal dos Direitos da Pessoa com Deficiência, estabelece a Política Municipal da pessoa com deficiência e o Fundo Municipal da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_lei_041-2019_-_contr._fiscal_tributario.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_lei_041-2019_-_contr._fiscal_tributario.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 041, DE 28 DE JUNHO DE 2019. Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público para suprir necessidade na Secretaria Municipal da Fazenda e dá outras providências.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_lei_042-19_-_concede_incentivo-jhf.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_lei_042-19_-_concede_incentivo-jhf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 042, DE 19 DE JULHO DE 2019. Concede incentivo para permanência de indústria no município de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_043-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_043-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 043, DE 02 DE AGOSTO DE 2019 -Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 2.400,00 (dois mil e quatrocentos reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_044-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_044-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 044, DE 02 DE AGOSTO DE 2019 - Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 15.000,00 (quinze mil reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_lei_045-2019_-_alienacao_de_bens_equ_XLejN96.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_lei_045-2019_-_alienacao_de_bens_equ_XLejN96.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 045, DE 02 DE AGOSTO DE 2019 - Autoriza o Poder Executivo Municipal a proceder a alienação de bens móveis e dá outras providências.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_lei_046-2019_-_convenio_ponte_liberato.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_lei_046-2019_-_convenio_ponte_liberato.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 046, DE 02 DE AGOSTO DE 2019 - Autoriza o município de Constantina a firmar Convênio com o município de Liberato Salzano, para repasse de recursos financeiros visando à cooperação conjunta entre os municípios para a conclusão da ponte sobre o Rio da Várzea divisa deste município, com o município de Rodeio Bonito e dá outras providências.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_047-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_047-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 047, DE 02 DE AGOSTO DE 2019 - Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 5.000,00 (cinco mil reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_048-2019_-_subvencao_-_ahcros_2019.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_048-2019_-_subvencao_-_ahcros_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 048, DE 05 DE AGOSTO DE 2019 - Autoriza o Poder Executivo Municipal a conceder subvenção social à Associação Hospitalar Comunitária Regional de Saúde – AHCROS e dá outras providências.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_049-2019_-_doacao_ctg.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_049-2019_-_doacao_ctg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 049, DE 15 DE AGOSTO DE 2019.  Autoriza o Poder Executivo Municipal a doar bens móveis ao Centro de Tradições Gaúchas – CTG Taquarucú de Constantina.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1018/projeto_de_lei_050-2019_-_doacao_apae.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1018/projeto_de_lei_050-2019_-_doacao_apae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 050, DE 15 DE AGOSTO DE 2019.  Autoriza o Poder Executivo Municipal a doar bens móveis a Associação de Pais e Amigos dos Excepcionais de Constantina – APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_051-2019_-_contr._emergencial_motorista.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_051-2019_-_contr._emergencial_motorista.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 051, DE 15 DE AGOSTO DE 2019. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir a necessidade da Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1025/projeto_de_lei_052-2019_-_campanha_agricultura__EjlsNeC.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1025/projeto_de_lei_052-2019_-_campanha_agricultura__EjlsNeC.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052, DE 02 DE SETEMBRO DE 2019 – SUBSTITUTIVO. Autoriza o Poder Executivo Municipal a instituir campanha de incentivo ao aumento da arrecadação denominada Agricultura Familiar em Ação.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1021/projeto_de_lei_053-2019_-_auxilio_ctg.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1021/projeto_de_lei_053-2019_-_auxilio_ctg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 053, DE 28 DE AGOSTO DE 2019. Autoriza o Poder Executivo Municipal a conceder subvenção social ao CTG Taquaruçu de Constantina/RS e dá outras providências.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_054-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_054-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 054, DE 28 DE AGOSTO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_055-2019_-_aliquota_rpps.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_055-2019_-_aliquota_rpps.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 055, DE 28 DE AGOSTO DE 2019. Altera a redação dos incisos III e IV do art. 14 da Lei Municipal n°. 1.791, de 26 de março de 2002 e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1026/projeto_de_lei_056-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1026/projeto_de_lei_056-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 056, DE 10 DE SETEMBRO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 5.000,00 (cinco mil reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1027/projeto_de_lei_057-2019_-_altera_lei_municipal__DscBqPB.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1027/projeto_de_lei_057-2019_-_altera_lei_municipal__DscBqPB.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 057, DE 10 DE SETEMBRO DE 2019. Altera o item 06 (seis) e exclui o item 07 (sete) do quadro de cargos e salários constante no art. 1º, da Lei Municipal 3.736, de 18 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1028/projeto_de_lei_058-2019_-_compladu_constantina_plcfxl2.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1028/projeto_de_lei_058-2019_-_compladu_constantina_plcfxl2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 058, DE 11 DE SETEMBRO DE 2019. Dispõe sobre a criação do Conselho Municipal de Planejamento e Desenvolvimento Urbano - COMPLADU Constantina - e dá outras providências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_059-2019_-_alienacao_de_bem_-_trator.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_059-2019_-_alienacao_de_bem_-_trator.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 059, DE 11 DE SETEMBRO DE 2019. Autoriza o Poder Executivo Municipal a proceder a alienação de bem móvel e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1030/projeto_de_lei_060-2019_-_altera_lei_municipal__rtEqs17.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1030/projeto_de_lei_060-2019_-_altera_lei_municipal__rtEqs17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 060, DE 18 DE SETEMBRO DE 2019. Altera o item 24 e exclui o item 25 do quadro de cargos e salários constante no art. 1º, da Lei Municipal 3.736, de 18 de dezembro de 2019.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1032/projeto_de_lei_061-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1032/projeto_de_lei_061-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 061, DE 01 DE OUTUBRO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 3.000,00 (três mil reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1033/projeto_de_lei_062-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1033/projeto_de_lei_062-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 062, DE 01 DE OUTUBRO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 4.698,08 (quatro mil, seiscentos e noventa e oito reais e oito centavos), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1034/projeto_de_lei_063-2019_-_auxilio_apae_-_irrf.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1034/projeto_de_lei_063-2019_-_auxilio_apae_-_irrf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 063, DE 01 DE OUTUBRO DE 2019. Autoriza o Município de Constantina a conceder auxílio financeiro a título de subvenção social a APAE – Associação de Pais e Amigos do Excepcional de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1035/projeto_de_lei_064-2019_-_cedencia_carretas_agr_iEOTwmG.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1035/projeto_de_lei_064-2019_-_cedencia_carretas_agr_iEOTwmG.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 064, DE 03 DE OUTUBRO DE 2019. Autoriza o Executivo Municipal ceder, a título gratuito, mediante termo de cessão de uso, equipamentos agrícolas, a comunidades do interior do Município.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_065-2019_-_auxiliar_de_expediente.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_065-2019_-_auxiliar_de_expediente.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 065, DE 04 DE OUTUBRO DE 2019 - Autoriza o Poder Executivo Municipal a efetuar contratação temporária por excepcional interesse público e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1040/projeto_de_lei_066-2019_-_denomina_rua.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1040/projeto_de_lei_066-2019_-_denomina_rua.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 066, DE 15 DE OUTUBRO DE 2019 - Denomina Rua Professora Seloi Lorini Ghedini, a rua de acesso a Nova Escola Municipal localizada no Bairro Florestal e da outras providências.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_de_lei_067-2019_-_altera_lei_3723_-_par_cxNQ7JU.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_de_lei_067-2019_-_altera_lei_3723_-_par_cxNQ7JU.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 067, DE 24 DE OUTUBRO DE 2019. Altera a Lei Municipal nº 3.723/2018, que dispõe sobre o pagamento, remissão e cobrança de créditos tributários e não tributários inscritos em dívida ativa, a serem aplicados na Central de Conciliação.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_068-2019_-_ldo_2020.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_068-2019_-_ldo_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 068, DE 24 DE OUTUBRO DE 2019.  Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1039/projeto_de_lei_069-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1039/projeto_de_lei_069-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 069, DE 25 DE OUTUBRO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 2.540.000,00 (dois milhões e quinhentos e quarenta reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_070-2019_-_altera_lei_3.749-2019_llekcJe.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_070-2019_-_altera_lei_3.749-2019_llekcJe.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 070, DE 04 DE NOVEMBRO DE 2019. Altera o art. 1º da Lei Municipal nº 3.749, de 28 de janeiro de 2019.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_071-2019_-_altera_lei_estagiarios.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_071-2019_-_altera_lei_estagiarios.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 071, DE 13 DE NOVEMBRO DE 2019. Altera o Art. 6º da Lei Municipal 3.542, de 25 de janeiro de 2017.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_072-2019_-_emprego_publico_-_age_6k1TNPo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_072-2019_-_emprego_publico_-_age_6k1TNPo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072, DE 13 DE NOVEMBRO DE 2019. Dispõe sobre a criação do emprego público de Agente de Combate às Endemias, suas atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_073-2019_-_contr._emergencial_-__vlsYtiF.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_073-2019_-_contr._emergencial_-__vlsYtiF.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 073, DE 13 DE NOVEMBRO DE 2019. Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades das Secretarias Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_074-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_074-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 074, DE 13 DE NOVEMBRO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 418.056,00 (quatrocentos e dezoito mil, cinquenta e seis reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_075-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_075-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 075, DE 14 DE NOVEMBRO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 1.415.935,00 (um milhão, quatrocentos e quinze mil, novecentos e trinta e cinco reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_076-2019_-_recebimento_de_doacao_7Pz5oop.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_076-2019_-_recebimento_de_doacao_7Pz5oop.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 076, DE 18 DE NOVEMBRO DE 2019. Autoriza o Poder Executivo Municipal, receber em doação, imóveis destinados a abertura de rua e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_077-2019_-_loa_2020.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_077-2019_-_loa_2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 077, DE 28 DE NOVEMBRO DE 2019. Estima a Receita e Fixa a Despesa do Município de Constantina, para o exercício de 2020.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_078-2019_-_repasse_de_terra_para_rpps.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_078-2019_-_repasse_de_terra_para_rpps.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 078, DE 28 DE NOVEMBRO DE 2019. Autoriza o Poder Executivo Municipal a transferir bem imóveis ao Regime Próprio de Previdência Social – RPPS e dá outras providências.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_079-2019_-_altera_loa_2019.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_079-2019_-_altera_loa_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 079, DE 29 DE NOVEMBRO DE 2019. Altera o art. 6º da Lei Municipal nº 3.742, de 26 de dezembro de 2018, que Estima a Receita e Fixa a Despesa do Município de Constantina, para o exercício de 2019.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1061/projeto_de_lei_080-2019_-_gestao_democratica__n_wkREgT4.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1061/projeto_de_lei_080-2019_-_gestao_democratica__n_wkREgT4.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 080, DE 10 DE DEZEMBRO DE 2019. Dispõe sobre a instituição da Gestão Democrática no Sistema Municipal de Ensino Público de Constantina/RS e dá outras providências.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_081-2019_-_credito_especial.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_081-2019_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 081, DE 10 DE DEZEMBRO DE 2019. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 100.000,00 (cem mil reais), inclui no PPA, LDO-2019, na LOA-2019 e aponta recursos.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_082-2019_-_lei_geral_de_incentiv_TeUpXP7.doc</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_082-2019_-_lei_geral_de_incentiv_TeUpXP7.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL Nº 082, DE 16 DE DEZEMBRO DE 2019 - Institui o Programa de Desenvolvimento Sustentável do Município de Constantina – PRODESC e dá outras providências.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_083-2019_-_ratifica_acordo_judic_Mw9k2Eh.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_083-2019_-_ratifica_acordo_judic_Mw9k2Eh.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 083, DE 26 DE DEZEMBRO DE 2019. Autoriza o Município de Constantina formalizar acordo judicial e dá outras providências.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 084, DE 26 DE DEZEMBRO DE 2019. Autoriza o Poder Executivo Municipal a proceder a alienação de bem imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_085-2019_-_altera_lei_3723_-_par_Hd0LbDn.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_085-2019_-_altera_lei_3723_-_par_Hd0LbDn.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 085, DE 27 DE DEZEMBRO DE 2019. Altera a Lei Municipal nº 3.723/2018, que dispõe sobre o pagamento, remissão e cobrança de créditos tributários e não tributários inscritos em dívida ativa, a serem aplicados na Central de Conciliação.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_de_lei_086-2019_-_cedencia_carreta_agricola.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_de_lei_086-2019_-_cedencia_carreta_agricola.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 086, DE 30 DE DEZEMBRO DE 2019. Autoriza o Executivo Municipal ceder, a título gratuito, mediante termo de cessão de uso, equipamento agrícola, a comunidades do interior do Município.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>5200001</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052, DE 15 DE AGOSTO DE 2019. Autoriza o Poder Executivo Municipal a instituir campanha de incentivo ao aumento da arrecadação denominada Agricultura Familiar em Ação.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>5200002</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_077-2019_-_loa_2020_-_substitutivo.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_077-2019_-_loa_2020_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 077, DE 12 DE DEZEMBRO DE 2019–SUBSTITUTIVO. Estima a Receita e Fixa a Despesa do Município de Constantina, para o exercício de 2020.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_resolucao_01.2019_-_autoriza_a_reter_CN3289l.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_resolucao_01.2019_-_autoriza_a_reter_CN3289l.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 01/2019 de 27 de agosto de 2019. “AUTORIZA O PODER EXECUTIVO MUNICIPAL A RETER VALORES DO DUODÉCIMO DO PODER LEGISLATIVO PARA FINS DE APOIAR A SEMANA FARROUPILHA”</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_resolucao_01.2019_-_autoriza_o_execu_0eQgGWB.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_resolucao_01.2019_-_autoriza_o_execu_0eQgGWB.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 02/2019 de 09 de dezembro de 2019.  “AUTORIZA O PODER EXECUTIVO MUNICIPAL A RETER VALORES DO DUODÉCIMO DO PODER LEGISLATIVO PARA FINS DE REPASSE AO GAP PARA REFORMA DA DELEGACIA DE POLÍCIA CIVIL”</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>PInfo</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/950/pedido_de_informacao_01.2019_-_folha_de_pagamento.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/950/pedido_de_informacao_01.2019_-_folha_de_pagamento.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 01/2019  SENHOR PRESIDENTE: _x000D_
 Os vereadores que compõe a Câmara Municipal, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: FOLHA DE PAGAMENTO SERVIDORES EFETIVOS; SERVIDORES CONTRATO EMERGENCIAL; SERVIDORES CARGOS EM COMISSÃO; SUBSIDIOS PREFEITO E VICE; SUBSIDIOS SECRETARIOS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/993/pedido_de_indicacao_no_11.2019_-_auxilio_hospedagem.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/993/pedido_de_indicacao_no_11.2019_-_auxilio_hospedagem.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 02/2019  SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder Executivo Municipal envie para a Câmara de Vereadores a relação completa de todos os servidores municipais que recebem: FG (Função Gratificada), Gratificação de Função e Gratificação Especial, constando: Nome do servidor; Cargo do servidor; Tipo de FG e Valor recebido; Carga horária do servidor; Número da Portaria que concedeu FG; Qual atribuição do servidor que justifique a concessão do FG.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1013/pedido_de_informacao_04.2019_-_aluisio_-_indust_w7C8x1j.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1013/pedido_de_informacao_04.2019_-_aluisio_-_indust_w7C8x1j.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 04/2019 SENHOR PRESIDENTE: O vereador ALUÍSIO CESAR CALEFFI VALLE, com assento na Bancada do PTB, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder Executivo Municipal envie para a Câmara Municipal de Vereadores: 1º - Nome do Secretário da Indústria e Comércio de Constantina? 2º - Local de atendimento e horário da mencionada secretaria? 3º - Quais as atividades desenvolvidas pela secretaria até o presente momento? 4º - Quais as atividades programadas pela secretaria até o final do presente mandato?</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1014/pedido_de_informacao_05.2019_-_aluisio_-_arvores.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1014/pedido_de_informacao_05.2019_-_aluisio_-_arvores.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 05/2019 SENHOR PRESIDENTE: O vereador ALUÍSIO CESAR CALEFFI VALLE, com assento na Bancada do PTB, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder Executivo Municipal envie para a Câmara Municipal de Vereadores: 1º - Cópia do pedido para supressão das árvores que estavam localizadas na entrada da cidade de Constantina, ao lado da Rádio Atlântica (as que foram plantadas pelo Leo Clube de Constantina)_x000D_
 2º - Cópia da autorização para a supressão das mencionadas? 3º - Cópia do mapa que mostra que a área onde estavam plantadas as árvores eram de propriedade particular?</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1016/pedido_de_informacao_06.2019_-_redutor_de_veloc_TlfBCx2.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1016/pedido_de_informacao_06.2019_-_redutor_de_veloc_TlfBCx2.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 06/2019 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder Executivo Municipal envie para a Câmara Municipal de Vereadores: 1)	Com relação a indicação 53/2017: informar se a mesma foi encaminhada para análise da Comissão de Trânsito nomeada pelo Prefeito Municipal; 2)	Caso tenha sido enviada, informar a decisão tomada; 3)	Caso não tenha sido enviada, justificar os motivos: 4)	Informar se na execução da obra de asfaltamento da Rua Gabriel Paludo o Executivo Municipal avaliou a possibilidade de colocação de redutor de velocidade na quadra em frente ao Estádio Telvino Santini/Clube comercial e citar quais os motivos de não execução da obra.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1042/pedido_de_informacao_07.2019_-_prestacao_de_con_m3E5bC1.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1042/pedido_de_informacao_07.2019_-_prestacao_de_con_m3E5bC1.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 07/2019 SENHOR PRESIDENTE: O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder Executivo Municipal envie para a Câmara Municipal de Vereadores as seguintes informações: 1) Prestação de contas referente a Lei Municipal nº 3.760 de 26 de março de 2019, que teve como origem o Projeto de Lei nº 14/2019 de 21/03/2019, detalhando cada valor gasto individualmente, objeto, empresa onde foi realizada a despesa; 2) Explicar como foi realizada a parceria com as Livrarias do nosso município para a venda dos livros Crianças Constantinenses Escrevendo História – Volume II.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1059/pedido_de_informacao_08.2019_-_prestacao_de_con_OmGe1Mn.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1059/pedido_de_informacao_08.2019_-_prestacao_de_con_OmGe1Mn.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 08/2019 O vereador VILSON MENEGAZZO, com assento na Bancada do PP, nos termos regimentais, solicita que, após tramitação e aprovação do Plenário, seja enviado ao Poder Executivo Municipal, o seguinte: PEDIDO DE INFORMAÇÃO: Que o Poder Executivo Municipal envie para a Câmara Municipal de Vereadores informações oficiais com relação ao valor arrecado e destino, referente aos Leilões 01/2018 de 01/08/2018; 02/2018 de 21/11/2018 e 01/2019 de 06/11/2019, conforme quadros a seguir:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1859,67 +1859,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/948/emenda_01.2018_pl_92.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_no._01-2019_-_vilson.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no._01-2019_-_vilson.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_indicacao_no_02.2019_-_vilson_e_bancad_A6Im2kJ.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/973/pedido_de_indicacao_no_03.2019_-_neocadio_-_curs_0aoI7sC.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/977/pedido_de_indicacao_no_06.2019_-ivalino_e_bancad_3Gl6fGh.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/994/pedido_de_indicacao_no_08.2019_-_dr._beto_-_prac_MZO6wPO.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/995/pedido_de_indicacao_no_09.2019_-_dr._beto_-_area_5qJUopF.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/996/pedido_de_indicacao_no_10.2019_-_dr._beto_-_ince_rKY0DKC.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/997/pedido_de_indicacao_no_11.2019_-_auxilio_hospedagem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1000/pedido_de_indicacao_no_12.2019_-_elza_-_apac.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1001/pedido_de_indicacao_no_13.2019_-_aluisio_-_praca.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1002/pedido_de_indicacao_no_14.2019_-_aluisio_-_mao__WhjshZg.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1003/pedido_de_indicacao_no_15.2019_-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1004/pedido_de_indicacao_no_16.2019_-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1005/pedido_de_indicacao_no_17.2019_-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1006/pedido_de_indicacao_no_18.2019_-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1012/pedido_de_indicacao_no_21.2019_-_vilson_e_banca_4cmwl9j.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1041/pedido_de_indicacao_no_22.2019_-_vilson_-_arvor_vF0rCQV.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1044/pedido_de_indicacao_no_23.2019_-_redutor_de_vel_oVk8rgE.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1046/pedido_de_indicacao_no_24.2019_-_nildo_-_pilare_mEttJJe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1057/pedido_de_indicacao_no_25.2019_-_vilson_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1058/pedido_de_indicacao_no_26.2019_-_vilson_-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_decreto_no_01-2019_-_cidadao_benemeri_BRcwUlX.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1043/projeto_de_decreto_no_02-2019_-_aprova_as_conta_Fg6oxPe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_01-2019_-_reposicao_servidores_do_LJXtgw6.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/959/projeto_de_lei_02-2019_-_altera_a_lei_2.367-07_-_uYl6ru3.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_lei_03-2019_-_oficializa_hino_do_muni_GE7dVte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei_no_04-2019_-_denomina_escola_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei_001-2019_-_reposicao_salarial_servidores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei_002-2019_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_004-2019_-_credito_especial_-_saude.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_005-2019_-_fonoaudiologo.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/951/projeto_de_lei_006-2019_-_altera_lei_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_007-2019_-_auxilio_apae_-_condica_rISFXIz.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/953/projeto_de_lei_008-2019_-_credito_especial_r_20._0OkTDJ8.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_lei_009-2019_-_condesc.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_de_lei_010-2019_-_acrescenta_art._83a_no_ctm.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/956/projeto_de_lei_011-2019_-_retifica_quadro_plano__E923Hxm.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/957/projeto_de_lei_012-2019_-__altera_lei_-_convenio_NNq5fke.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/958/projeto_de_lei_013-2019_-_parcelamento_inss.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/960/projeto_de_lei_014-2019_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/961/projeto_de_lei_015-2019_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_016-2019_-_altera_lei_3297_-_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_017-2019_-_carona_educacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_018-2019_-_contr._aux._de_farmaci_BfZVsfW.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/967/projeto_de_lei_019-2019_-_alienacao_de_bens_-_ba_KIvgcFd.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_021-2019_-_contr._aux._contabil.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_022-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_023-2019_-_altera_lei_3723-2018_-_TRwbrNU.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1031/projeto_de_lei_025-2019_-_altera_lei_3766-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_026-2019_-_encarregado_de_empenhos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_027-2019_-_doacao_apae.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_028-2019_-_altera_lei_municipal_2_R9tpcQn.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/980/projeto_de_lei_029-2019_-_zoneamento_proposta_da_FLTbIYe.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/981/projeto_de_lei_030-2019_-_cria_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/982/projeto_de_lei_031-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/983/projeto_de_lei_032-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_033-2019_-_altera_inciso_da_lei_2_kqmM7uc.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_034-2019_-_altera_lei_3472-2016_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/986/projeto_de_lei_035-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_036-2019_-_baixa_ou_doacao_de_ben_i4htmMz.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_lei_037-2019_-_financiamento_finisa_-_cef.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_lei_038-2019_-_emergenciais_educacao_jdlrvi7.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_039-2019_-_subvencao_universitarios_aucc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_lei_040-2019_-_conselho_mun._de_pesso_4c62EpF.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_lei_041-2019_-_contr._fiscal_tributario.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_lei_042-19_-_concede_incentivo-jhf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_043-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_044-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_lei_045-2019_-_alienacao_de_bens_equ_XLejN96.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_lei_046-2019_-_convenio_ponte_liberato.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_047-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_048-2019_-_subvencao_-_ahcros_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_049-2019_-_doacao_ctg.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1018/projeto_de_lei_050-2019_-_doacao_apae.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_051-2019_-_contr._emergencial_motorista.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1025/projeto_de_lei_052-2019_-_campanha_agricultura__EjlsNeC.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1021/projeto_de_lei_053-2019_-_auxilio_ctg.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_054-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_055-2019_-_aliquota_rpps.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1026/projeto_de_lei_056-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1027/projeto_de_lei_057-2019_-_altera_lei_municipal__DscBqPB.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1028/projeto_de_lei_058-2019_-_compladu_constantina_plcfxl2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_059-2019_-_alienacao_de_bem_-_trator.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1030/projeto_de_lei_060-2019_-_altera_lei_municipal__rtEqs17.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1032/projeto_de_lei_061-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1033/projeto_de_lei_062-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1034/projeto_de_lei_063-2019_-_auxilio_apae_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1035/projeto_de_lei_064-2019_-_cedencia_carretas_agr_iEOTwmG.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_065-2019_-_auxiliar_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1040/projeto_de_lei_066-2019_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_de_lei_067-2019_-_altera_lei_3723_-_par_cxNQ7JU.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_068-2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1039/projeto_de_lei_069-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_070-2019_-_altera_lei_3.749-2019_llekcJe.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_071-2019_-_altera_lei_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_072-2019_-_emprego_publico_-_age_6k1TNPo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_073-2019_-_contr._emergencial_-__vlsYtiF.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_074-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_075-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_076-2019_-_recebimento_de_doacao_7Pz5oop.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_077-2019_-_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_078-2019_-_repasse_de_terra_para_rpps.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_079-2019_-_altera_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1061/projeto_de_lei_080-2019_-_gestao_democratica__n_wkREgT4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_081-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_082-2019_-_lei_geral_de_incentiv_TeUpXP7.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_083-2019_-_ratifica_acordo_judic_Mw9k2Eh.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_085-2019_-_altera_lei_3723_-_par_Hd0LbDn.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_de_lei_086-2019_-_cedencia_carreta_agricola.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_077-2019_-_loa_2020_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_resolucao_01.2019_-_autoriza_a_reter_CN3289l.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_resolucao_01.2019_-_autoriza_o_execu_0eQgGWB.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/950/pedido_de_informacao_01.2019_-_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/993/pedido_de_indicacao_no_11.2019_-_auxilio_hospedagem.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1013/pedido_de_informacao_04.2019_-_aluisio_-_indust_w7C8x1j.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1014/pedido_de_informacao_05.2019_-_aluisio_-_arvores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1016/pedido_de_informacao_06.2019_-_redutor_de_veloc_TlfBCx2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1042/pedido_de_informacao_07.2019_-_prestacao_de_con_m3E5bC1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1059/pedido_de_informacao_08.2019_-_prestacao_de_con_OmGe1Mn.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/948/emenda_01.2018_pl_92.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/962/indicacao_no._01-2019_-_vilson.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/963/indicacao_no._01-2019_-_vilson.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/968/pedido_de_indicacao_no_02.2019_-_vilson_e_bancad_A6Im2kJ.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/973/pedido_de_indicacao_no_03.2019_-_neocadio_-_curs_0aoI7sC.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/977/pedido_de_indicacao_no_06.2019_-ivalino_e_bancad_3Gl6fGh.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/994/pedido_de_indicacao_no_08.2019_-_dr._beto_-_prac_MZO6wPO.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/995/pedido_de_indicacao_no_09.2019_-_dr._beto_-_area_5qJUopF.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/996/pedido_de_indicacao_no_10.2019_-_dr._beto_-_ince_rKY0DKC.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/997/pedido_de_indicacao_no_11.2019_-_auxilio_hospedagem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1000/pedido_de_indicacao_no_12.2019_-_elza_-_apac.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1001/pedido_de_indicacao_no_13.2019_-_aluisio_-_praca.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1002/pedido_de_indicacao_no_14.2019_-_aluisio_-_mao__WhjshZg.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1003/pedido_de_indicacao_no_15.2019_-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1004/pedido_de_indicacao_no_16.2019_-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1005/pedido_de_indicacao_no_17.2019_-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1006/pedido_de_indicacao_no_18.2019_-_aluisio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1012/pedido_de_indicacao_no_21.2019_-_vilson_e_banca_4cmwl9j.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1041/pedido_de_indicacao_no_22.2019_-_vilson_-_arvor_vF0rCQV.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1044/pedido_de_indicacao_no_23.2019_-_redutor_de_vel_oVk8rgE.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1046/pedido_de_indicacao_no_24.2019_-_nildo_-_pilare_mEttJJe.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1057/pedido_de_indicacao_no_25.2019_-_vilson_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1058/pedido_de_indicacao_no_26.2019_-_vilson_-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/969/projeto_de_decreto_no_01-2019_-_cidadao_benemeri_BRcwUlX.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1043/projeto_de_decreto_no_02-2019_-_aprova_as_conta_Fg6oxPe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_01-2019_-_reposicao_servidores_do_LJXtgw6.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/959/projeto_de_lei_02-2019_-_altera_a_lei_2.367-07_-_uYl6ru3.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/998/projeto_de_lei_03-2019_-_oficializa_hino_do_muni_GE7dVte.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1060/projeto_de_lei_no_04-2019_-_denomina_escola_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei_001-2019_-_reposicao_salarial_servidores.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/940/projeto_de_lei_002-2019_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/947/projeto_de_lei_004-2019_-_credito_especial_-_saude.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/949/projeto_de_lei_005-2019_-_fonoaudiologo.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/951/projeto_de_lei_006-2019_-_altera_lei_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/952/projeto_de_lei_007-2019_-_auxilio_apae_-_condica_rISFXIz.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/953/projeto_de_lei_008-2019_-_credito_especial_r_20._0OkTDJ8.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/954/projeto_de_lei_009-2019_-_condesc.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_de_lei_010-2019_-_acrescenta_art._83a_no_ctm.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/956/projeto_de_lei_011-2019_-_retifica_quadro_plano__E923Hxm.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/957/projeto_de_lei_012-2019_-__altera_lei_-_convenio_NNq5fke.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/958/projeto_de_lei_013-2019_-_parcelamento_inss.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/960/projeto_de_lei_014-2019_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/961/projeto_de_lei_015-2019_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/964/projeto_de_lei_016-2019_-_altera_lei_3297_-_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/965/projeto_de_lei_017-2019_-_carona_educacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_018-2019_-_contr._aux._de_farmaci_BfZVsfW.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/967/projeto_de_lei_019-2019_-_alienacao_de_bens_-_ba_KIvgcFd.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/972/projeto_de_lei_021-2019_-_contr._aux._contabil.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/974/projeto_de_lei_022-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/975/projeto_de_lei_023-2019_-_altera_lei_3723-2018_-_TRwbrNU.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1031/projeto_de_lei_025-2019_-_altera_lei_3766-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/976/projeto_de_lei_026-2019_-_encarregado_de_empenhos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/978/projeto_de_lei_027-2019_-_doacao_apae.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/979/projeto_de_lei_028-2019_-_altera_lei_municipal_2_R9tpcQn.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/980/projeto_de_lei_029-2019_-_zoneamento_proposta_da_FLTbIYe.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/981/projeto_de_lei_030-2019_-_cria_ouvidoria_municipal.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/982/projeto_de_lei_031-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/983/projeto_de_lei_032-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_033-2019_-_altera_inciso_da_lei_2_kqmM7uc.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_034-2019_-_altera_lei_3472-2016_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/986/projeto_de_lei_035-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_036-2019_-_baixa_ou_doacao_de_ben_i4htmMz.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_lei_037-2019_-_financiamento_finisa_-_cef.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_lei_038-2019_-_emergenciais_educacao_jdlrvi7.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_039-2019_-_subvencao_universitarios_aucc.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/991/projeto_de_lei_040-2019_-_conselho_mun._de_pesso_4c62EpF.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/992/projeto_de_lei_041-2019_-_contr._fiscal_tributario.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/999/projeto_de_lei_042-19_-_concede_incentivo-jhf.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1007/projeto_de_lei_043-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1008/projeto_de_lei_044-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1009/projeto_de_lei_045-2019_-_alienacao_de_bens_equ_XLejN96.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1010/projeto_de_lei_046-2019_-_convenio_ponte_liberato.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1011/projeto_de_lei_047-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1015/projeto_de_lei_048-2019_-_subvencao_-_ahcros_2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1017/projeto_de_lei_049-2019_-_doacao_ctg.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1018/projeto_de_lei_050-2019_-_doacao_apae.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1019/projeto_de_lei_051-2019_-_contr._emergencial_motorista.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1025/projeto_de_lei_052-2019_-_campanha_agricultura__EjlsNeC.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1021/projeto_de_lei_053-2019_-_auxilio_ctg.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1022/projeto_de_lei_054-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_055-2019_-_aliquota_rpps.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1026/projeto_de_lei_056-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1027/projeto_de_lei_057-2019_-_altera_lei_municipal__DscBqPB.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1028/projeto_de_lei_058-2019_-_compladu_constantina_plcfxl2.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1029/projeto_de_lei_059-2019_-_alienacao_de_bem_-_trator.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1030/projeto_de_lei_060-2019_-_altera_lei_municipal__rtEqs17.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1032/projeto_de_lei_061-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1033/projeto_de_lei_062-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1034/projeto_de_lei_063-2019_-_auxilio_apae_-_irrf.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1035/projeto_de_lei_064-2019_-_cedencia_carretas_agr_iEOTwmG.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1036/projeto_de_lei_065-2019_-_auxiliar_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1040/projeto_de_lei_066-2019_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1037/projeto_de_lei_067-2019_-_altera_lei_3723_-_par_cxNQ7JU.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1038/projeto_de_lei_068-2019_-_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1039/projeto_de_lei_069-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_070-2019_-_altera_lei_3.749-2019_llekcJe.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1047/projeto_de_lei_071-2019_-_altera_lei_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_de_lei_072-2019_-_emprego_publico_-_age_6k1TNPo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_073-2019_-_contr._emergencial_-__vlsYtiF.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_074-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_075-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_076-2019_-_recebimento_de_doacao_7Pz5oop.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1054/projeto_de_lei_077-2019_-_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_078-2019_-_repasse_de_terra_para_rpps.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1055/projeto_de_lei_079-2019_-_altera_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1061/projeto_de_lei_080-2019_-_gestao_democratica__n_wkREgT4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1062/projeto_de_lei_081-2019_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1065/projeto_de_lei_082-2019_-_lei_geral_de_incentiv_TeUpXP7.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_083-2019_-_ratifica_acordo_judic_Mw9k2Eh.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_085-2019_-_altera_lei_3723_-_par_Hd0LbDn.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1069/projeto_de_lei_086-2019_-_cedencia_carreta_agricola.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1064/projeto_de_lei_077-2019_-_loa_2020_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_resolucao_01.2019_-_autoriza_a_reter_CN3289l.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1063/projeto_de_resolucao_01.2019_-_autoriza_o_execu_0eQgGWB.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/950/pedido_de_informacao_01.2019_-_folha_de_pagamento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/993/pedido_de_indicacao_no_11.2019_-_auxilio_hospedagem.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1013/pedido_de_informacao_04.2019_-_aluisio_-_indust_w7C8x1j.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1014/pedido_de_informacao_05.2019_-_aluisio_-_arvores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1016/pedido_de_informacao_06.2019_-_redutor_de_veloc_TlfBCx2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1042/pedido_de_informacao_07.2019_-_prestacao_de_con_m3E5bC1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/1059/pedido_de_informacao_08.2019_-_prestacao_de_con_OmGe1Mn.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>