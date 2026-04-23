--- v0 (2026-01-22)
+++ v1 (2026-04-23)
@@ -54,1611 +54,1611 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>JULIANA DELARMELIN</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  01/2018 SENHOR PRESIDENTE:A VEREADORA JULIANA DELARMELIN DA BANCADA DO PDT SOLICITA QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE: &amp;#8220;REDUTOR DE VELOCIDADE NA RUA PADRE PEDRO, NO BAIRRO TAQUARUÇU&amp;#8221;.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  02/2018 SENHOR PRESIDENTE: A VEREADORA JULIANA DELARMELIN DA BANCADA DO PDT SOLICITA QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE: &amp;#8220;ESTABELEÇA MÃO ÚNICA NA RUA ZEFERINO RODRIGUES DE ALMEIDA, NO TRECHO COMPREENDIDO ENTRE A RUA ERNESTO CAPELLI E A TRAVESSA DA PÁTRIA, NO BAIRRO DAS LARANJEIRAS&amp;#8221;.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  03/2018 SENHOR PRESIDENTE: A VEREADORA JULIANA DELARMELIN DA BANCADA DO PDT SOLICITA QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE: &amp;#8220;UM PONTILHÃO SOBRE O RIO TAQUARUÇU PARA DAR ACESSO DA CIDADE PARA O LOTEAMENTO BELO HORIZONTE&amp;#8221;.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VILSON MENEGAZZO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  04/2018 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, SOLICITA QUE O SETOR DE SERVIÇOS URBANOS DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO PROVIDENCIE: 1) CAPACITAÇÃO DE UM SERVIDOR PÚBLICO MUNICIPAL NO SETOR DE AJARDINAMENTO, PODA E PLANTIO DE ÁRVORES NO PERÍMETRO URBANO; 2) DESIGNAÇÃO DE UM SERVIDOR MUNICIPAL, 20 HORAS SEMANAIS, PARA REALIZAR SERVIÇO DE LIMPEZA E CUIDADOS DA PRAÇA DA IGREJA MATRIZ SÃO JOSÉ; 3) RETIRADA DE ÁRVORE QUE SECOU NA AV JOÃO MAFESSONI E AMEAÇA CAIR; 4) PODA DE GALHOS EM ÁRVORES NA AV. JOÃO MAFESSONI.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2018 - QUE A COMISSÃO DE TRÂNSITO NOMEADA PELO MUNICÍPIO COLOQUE PLACAS DEFININDO HORÁRIO DE EMBARQUE E DESEMBARQUE DOS ALUNOS DOS VEÍCULOS DE TRANSPORTE ESCOLAR, NA ESCOLA SANTA TEREZINHA. PROPONENTE: VEREADOR VILSON MENEGAZZO.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>NEOCÁDIO DIDOMÊNICO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 06/2018 INDICAÇÃO:_x000D_
   _x000D_
 1.	QUE O PODER PÚBLICO JUNTAMENTE COM A COMISSÃO DE TRÂNSITO DO MUNICÍPIO, PROVIDENCIE A APLICAÇÃO DE PLACAS DE REGULAMENTAÇÃO, PROIBINDO A PASSAGEM DE CAMINHÕES DE CARGA PESADA NA RUA JOÃO MAFESSONI;_x000D_
 2.	QUE O PODER EXECUTIVO UTILIZE A ÁREA ACIMA DA CRECHE PARA ESTACIONAMENTO EXCLUSIVO DE VEÍCULOS AOS PAIS E PROFESSORES DA INSTITUIÇÃO._x000D_
 3.	QUE O PODER PÚBLICO ATRAVÉS DE LEI MUNICIPAL NOTIFIQUE AS COMUNIDADES QUE POSSUEM POÇOS ARTESIANOS, PARA QUE AS MESMAS FAÇAM A IMPLANTAÇÃO DE APARELHOS CLORADORES, OU SEJA, APARELHO QUE DETERMINE A QUANTIDADE CORRETA DE CLORO A SER COLOCADA NA ÁGUA, PARA ASSIM MELHORAR A QUALIDADE DA ÁGUA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>RICARDO SIGNOR</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 07/2018 - QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE:_x000D_
 IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE (TRAVESSIA ELEVADA) NA RUA FRANCISCO ANZILIERO, NAS PROXIMIDADES DA ESQUINA COM A RUA IDA SILIPRANDI. PROPONENTE: VEREADOR RICARDO SIGNOR. _x000D_
 </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOÃO ALBERTO MAFFESSONI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  08/2018  SENHOR PRESIDENTE: O VEREADOR JOÃO ALBERTO MAFFESSONI DA BANCADA DO MDB, SOLICITA QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE: &amp;#8220;1. COLOCAÇÃO DE UMA TORNEIRA PARA ÁGUA POTÁVEL NO TRAJETO DA CICLOVIA.&amp;#8221; </t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>SONIA TERESA CAMARA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/862/862_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2018 SENHOR PRESIDENTE: A VEREADORA SONIA CAMARA LIMA DA BANCADA DO PP, COM O APOIO DOS DEMAIS VEREADORES SOLICITA QUE O PODER EXECUTIVO PROVIDENCIE O CASCALHAMENTO DA RUA_x000D_
 IRMÃOS DIETRICH, BEM COMO AVALIE A POSSIBILIDADE DE PROVIDENCIAR O CALÇAMENTO COM PEDRAS IRREGULARES NAQUELA RUA.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 10/2018  SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, COM O APOIO DA BANCADA SOLICITA QUE: 1) QUE O MUNICÍPIO DESTINE SALA DE AULA DA ESCOLA MUNICIPAL CRISTÓVÃO COLOMBO DE BARRA CURTA BAIXA, QUE ESTÁ DESATIVADA, PARA QUE A COMUNIDADE DESTA LOCALIDADE ORGANIZE CAPELA MORTUÁRIA; 2) QUE O MUNICÍPIO DESTINE EQUIPAMENTOS DA COZINHA DA ESCOLA PARA QUE A COMUNIDADE UTILIZE OS MESMOS NOS DIAS DE USO DA CAPELA MORTUÁRIA; 3) QUE O MUNICÍPIO PROVIDENCIE A TRANSFERÊNCIA DA MESA CENTRAL DE TELEFONIA (ATUALMENTE NO ANTIGO POSTO DE SAÚDE) QUE ATENDE A COMUNIDADE PARA UMA DAS SALAS DA ESCOLA; 4) QUE O MUNICÍPIO REALIZE REUNIÃO NA COMUNIDADE PARA QUE ESTA ASSUMA A RESPONSABILIDADE DE ADMINISTRAÇÃO DO PRÉDIO DA ESCOLA QUE ESTA DESATIVADA, NO SENTIDO DE MANTER LIMPO E ÚTIL PARA A COMUNIDADE A ATUAL ESTRUTURA EXISTENTE._x000D_
 </t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 11/2018 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, COM O APOIO DOS DEMAIS VEREADORES, SOLICITA: QUE SEJA ENCAMINHADO AO DAER (DEPARTAMENTO AUTÔNOMO DE ESTRADAS E RODAGEM), PARA QUE TOME AS SEGUINTES PROVIDENCIAS: 1º) ALARGAMENTO DA PISTA (REFÚGIO) NO CONTORNO ASFÁLTICO DO MUNICÍPIO DE CONSTANTINA, NA RST 143, SENTIDO RS 500, NAS PROXIMIDADES DA EMPRESA AGRO COLHEITA E CEZAROTTO COMÉRCIO DE MÁQUINAS;_x000D_
 2º) ALARGAMENTO DA PISTA (REFÚGIO) NA RS 500, SENTIDO BR 386, ENTRADA PARA COMUNIDADE DA LINHA ENCRUZILHADA; 3º) ALARGAMENTO DA PISTA (REFÚGIO) NA RS 500, SENTIDO BR 386, ENTRADA PARA COMUNIDADE DA LINHA ZATTI, MUNICÍPIO DE NOVO XINGU._x000D_
 </t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 12/2018 SENHOR PRESIDENTE:O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, COM O APOIO DOS DEMAIS VEREADORES SOLICITA: QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E VIAÇÃO, PROVIDENCIE O DESENTUPIMENTO DE TUBOS EM RUAS NO BAIRRO FLORESTAL._x000D_
 </t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IVALINO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2018 SENHOR PRESIDENTE: O VEREADOR IVALINO DA SILVA DA BANCADA DO PDT, COM O APOIO DOS DEMAIS VEREADORES SOLICITA: QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E VIAÇÃO, PROVIDENCIE A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DA PONTE DA LINHA BONFANTI.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ARI DIRCEU GIACOMINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 14/2018 SENHOR PRESIDENTE: O VEREADOR ARI DIRCEU GIACOMINI DA BANCADA DO PSDB, COM O APOIO DOS DEMAIS VEREADORES SOLICITA: QUE A ADMINISTRAÇÃO MUNICIPAL, PROMOVA O ACABAMENTO DA PARTE TERREA DA CASA DE CULTURA PROFESSOR BIA_x000D_
 </t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2018 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, COM O APOIO DOS DEMAIS VEREADORES SOLICITA: QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E VIAÇÃO, PROVIDENCIE A COLOCAÇÃO DE TUBOS NA RUA TRAVESSA 12 NO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 16/2018 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, COM O APOIO DOS DEMAIS VEREADORES SOLICITA: QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS E VIAÇÃO, PROVIDENCIE MELHORIAS NA ESTRADA GERAL ATÉ AS COMUNIDADES DE CANDATEN ALTO E CANDATEN._x000D_
 </t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>CLEUSA RABAIOLI TOMAZELLI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2018: OS VEREADORES CLEUSA RABAIOLI TOMAZELLI, LINDOMAR DURANTI, JOÃO ALBERTO MAFFESSONI E NEOCÁDIO DI DOMÊNICO COM O APOIO DOS DEMAIS VEREADORES SOLICITAM: 1. QUE O PODER PÚBLICO PROMOVA A DOAÇÃO DOS BENS E EQUIPAMENTOS DA ESCOLA DA LINHA SAWARIS PARA A COMUNIDADE DA LINHA SAWARIS; 2. QUE O PODER EXECUTIVO PROVIDENCIE O FECHAMENTO DAS PAREDES DO GINÁSIO DE ESPORTES NOVO DO BAIRRO SÃO ROQUE. 3. QUE O PODER PÚBLICO PROMOVA A INSTALAÇÃO DE COMPUTADORES NA CASA DA CULTURA PARA OS ALUNOS FAZEREM PESQUISAS.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>LIRIO RIGON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18/2018 SENHOR PRESIDENTE: O VEREADOR LIRIO RIGON DA BANCADA DO PP, COM O APOIO DOS DEMAIS VEREADORES SOLICITA: QUE A ADMINISTRAÇÃO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS: 1) COLOQUE BANCOS EM LUGARES ESTRATÉGICOS JUNTO A CICLOVIA; 2) PROMOVA A ARBORIZAÇÃO DA CICLOVIA, DE ACORDO COM ORIENTAÇÃO DE PROFISSIONAL DA ÁREA.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>MARIZETE MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 19/2018 SENHOR PRESIDENTE: A VEREADORA MARIZETE MOREIRA DA BANCADA DO MDB, COM O APOIO DOS DEMAIS VEREADORES SOLICITA: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA COMISSÃO DE TRANSITO, PROVIDENCIE: &amp;#8220;1. IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NO PAC II, LOTEAMENTO NOVA VIDA, NAS RUAS RICARDO RABAIOLLI E NA RUA DA LIBERDADE;.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>ELZA ZATTI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 21/2018 SENHOR PRESIDENTE: A VEREADORA ELZA ZATTI DA BANCADA DO PSB, COM O APOIO DOS DEMAIS VEREADORES, SOLICITA: 1. QUE O DAER PROVIDENCIE A RECUPERAÇÃO DO ASFALTO QUE LIGA CONSTANTINA PARA LIBERATO SALZANO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 22/2018 SENHOR PRESIDENTE: O VEREADOR ARI DIRCEU GIACOMINI DA BANCADA DO PSDB, COM O APOIO DOS DEMAIS VEREADORES, SOLICITA: QUE A ADMINISTRAÇÃO MUNICIPAL, PROMOVA MELHORIAS NA QUADRA DE VOLEI DE AREIA JUNTO A PRAÇA GETULIO VARGAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 23/2018 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, COM O APOIO DOS VEREADORES, SOLICITA: QUE SEJA ENCAMINHADO AO DAER (DEPARTAMENTO AUTÔNOMO DE ESTRADAS E RODAGEM), SOLICITAÇÃO PARA QUE TOME PROVIDENCIAS COM RELAÇÃO AO EXCESSO DE BURACOS NA RST 143 &amp;#8211; CONSTANTINA À LIBERATO SALZANO, E DE FORMA URGENTE NAS PROXIMIDADES DA_x000D_
 COMUNIDADE DA LINHA TRÊS &amp;#8211; CONSTANTINA._x000D_
 </t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 24/2018 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, COM O APOIO DOS VEREADORES, SOLICITA: QUE SEJA ENCAMINHADO AO DAER (DEPARTAMENTO AUTÔNOMO DE ESTRADAS E RODAGEM), SOLICITAÇÃO PARA COLOCAÇÃO DE GUARD RAIL (MURETA DE PROTEÇÃO) NA RS 500 &amp;#8211; LINHA ENCRUZILHADA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/917/pedido_de_indicacao_no_25.2018_-_vilson_e_bancad_pryjXDq.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/917/pedido_de_indicacao_no_25.2018_-_vilson_e_bancad_pryjXDq.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 25/2018 Senhor Presidente: Os Vereadores VILSON MENEGAZZO, NILDO ZANELLA, SONIA CAMARA LIMA, ARI DIRCEU GIACOMINI E LIRIO RIGON da Bancada do PP/PSDB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:_x000D_
 INDICAÇÃO:  QUE O PODER EXECUTIVO NOMEIE COM URGÊNCIA UMA COMISSÃO PARA DEFINIÇÃO DA NOVA ÁREA PARA O CEMITÉRIO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/927/pedido_de_indicacao_no_27.2018_-_vilson_e_bancad_enXFooU.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/927/pedido_de_indicacao_no_27.2018_-_vilson_e_bancad_enXFooU.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 27/2018 Senhor Presidente: O Vereador VILSON MENEGAZZO da Bancada do PP, com o apoio dos demais Vereadores do PP e PSDB, nos termos regimentais, propõe que a Câmara Municipal de Vereadores aprecie e, se aprovada, envie ao Poder Executivo a seguinte:_x000D_
 INDICAÇÃO:  QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE MELHORIAS NA COBERTURA DO GINÁSIO DE ESPORTES ELZEÁRIO FACHIN, PARA EVITAR GOTEIRAS NA QUADRA DE ESPORTES.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2018. APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE DECRETO DO LEGISLATIVO Nº 02/2018 - CONCEDE TÍTULO DE CIDADÃO CONSTANTINENSE, CIDADÃO BENEMÉRITO E MEDALHA PADRE GUILHERME.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/928/projeto_de_decreto_no_03-2018_-_medalha_padre_gu_y0BTZA0.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/928/projeto_de_decreto_no_03-2018_-_medalha_padre_gu_y0BTZA0.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 03/2018. “CONCEDE MEDALHA PADRE GUILHERME PARA JAMILLE CARDOSO DA SILVA E MICHELI VILLA”</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO N.º 01/2018 DE 12 DE JANEIRO DE 2018. &amp;#8220;AUTORIZA O LEGISLATIVO A PROMOVER A REVISÃO GERAL E ANUAL AOS SERVIDORES DO PODER LEGISLATIVO.&amp;#8221;_x000D_
  </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 02/2018 DE 12 DE JANEIRO DE 2018. AUTORIZA O LEGISLATIVO PROMOVER REPOSIÇÃO AOS SUBSÍDIOS DOS VEREADORES.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 03/2018 DE 12 DE JANEIRO DE 2018. CONCEDE REPOSIÇÃO SALARIAL AOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 04/2018 DE 12 DE JANEIRO DE 2018. CONCEDE REPOSIÇÃO AOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 05/2018 DE 22 DE JANEIRO DE 2018. AUTORIZA A MESA DIRETORA A PRORROGAR A LICENÇA GESTANTE PARA SERVIDORA DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 001, DE 04 DE JANEIRO DE 2018.  AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 EFETUAR CONTRATAÇÕES EMERGENCIAIS E_x000D_
 TEMPORÁRIAS PARA SUPRIR NECESSIDADES_x000D_
 DA SECRETARIA MUNICIPAL DE EDUCAÇÃO_x000D_
 E CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002, DE 04 DE JANEIRO DE 2018. INCLUI PARÁGRAFO 6º, NO ART. 57 DA LEI_x000D_
 MUNICIPAL Nº 3.330, DE 30 DE SETEMBRO DE 2014.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 003, DE 04 DE JANEIRO DE 2018. ALTERA O QUADRO DO ART. 21, E INCISOS III E IV DO ART. 33, DA LEI MUNICIPAL Nº 3.424 DE 21 DE JULHO DE 2015.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 004/18, DE 04 DE JANEIRO DE 2018. &amp;#8220;AUTORIZA O MUNICÍPIO DE CONSTANTINA PROCEDER A ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS.&amp;#8221; </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 005, DE 04 DE JANEIRO DE 2017. ALTERA O ART. 1º DA LEI MUNICIPAL 3.542 DE 25 DE JANEIRO DE 2017.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 006, DE 04 DE JANEIRO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 249.700,00 (DUZENTOS E QUARENTA E NOVE MIL E SETECENTOS REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 007 DE 12 DE JANEIRO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 37.767,00 (TRINTA E SETE MIL, SETECENTOS E SESSENTA E SETE REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 008, DE 12 DE JANEIRO DE 2018. AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 PROMOVER A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 009, DE 12 DE JANEIRO DE 2018. RATIFICA O PROTOCOLO DE INTENÇÕES_x000D_
 FIRMADO ENTRE OS MUNICÍPIOS DE CONSTANTINA, LIBERATO SALZANO, ENGENHO VELHO E NOVO XINGU, COM A FINALIDADE DE CONSTITUIR CONSÓRCIO PÚBLICO DENOMINADO CIIR. </t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 010, DE 12 DE JANEIRO DE 2018. DISPÕE SOBRE O PISO SALARIAL PROFISSIONAL PARA OS OCUPANTES DE CARGOS DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA,_x000D_
 REFERENTE AO EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 011, DE 12 DE JANEIRO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 012 DE 22 DE JANEIRO DE 2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 37.100,00 (TRINTA E SETE MIL E CEM REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/</t>
+    <t>http://sapl.constantina.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 013, DE 22 DE JANEIRO DE 2018 - AUTORIZA O MUNICÍPIO DE CONSTANTINA A CONCEDER AUXÍLIO FINANCEIRO A TÍTULO DE SUBVENÇÃO SOCIAL A APAE &amp;#8211; ASSOCIAÇÃO DE PAIS E AMIGOS DO EXCEPCIONAL DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014, DE 22 DE JANEIRO DE 2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR BENEFICENTE SANTO ANTÔNIO DE TENENTE PORTELA-RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 015, DE 14 DE FEVEREIRO DE 2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016, DE 14 DE FEVEREIRO DE 2018 - AUTORIZA O PODER EXECUTIVO A EFETUAR_x000D_
 CEDÊNCIA DE SERVIDORES MUNICIPAIS, A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA - APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 017, DE 14 DE FEVEREIRO DE 2018 - AUTORIZA O PODER EXECUTIVO A_x000D_
 CONCEDER SUBVENÇÃO SOCIAL PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE CONSTANTINA - APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 018, DE 22 DE FEVEREIRO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 019, DE 01 DE MARÇO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO, REVOGA LEI MUNICIPAL 3.671/2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 020, DE 01 DE MARÇO DE 2018. ALTERA A LEI MUNICIPAL Nº. 3.652/2018 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021, DE 01 DE MARÇO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 36.894,24 (TRINTA E SEIS MIL, OITOCENTOS E NOVENTA E QUATRO REAIS E VINTE E QUATRO CENTAVOS), INCLUI NO PPA, LDO-2018, NA LOA2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 022, DE 07 DE MARÇO DE 2018. &amp;#8220;AUTORIZA FIRMAR TERMO DE PERMISSÃO DE USO DE BEM MÓVEL DO MUNICÍPIO DE CONSTANTINA À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE DE CONSTANTINA-RS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 246.120,00 (DUZENTOS E QUARENTA E SEIS MIL, CENTO E VINTE REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 024/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR VEÍCULO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 025/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR EQUIPAMENTOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 20.241,18 (VINTE MIL, DUZENTOS E QUARENTA E UM REAIS E DEZOITO CENTAVOS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 12.000,00 (DOZE MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 4.000,00 (QUATRO MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 029/2018 - AUTORIZA A CONCESSÃO DE AUXÍLIO AO CONSELHO DE DEFESA E SEGURANÇA DA COMUNIDADE - CONDESC._x000D_
 </t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 030/2018 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O DAER - DEPARTAMENTO DE ESTRADAS E RODAGENS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 031/2018 - AUTORIZA DECLARAR BENS INSERVÍVEIS E IMPRESTÁVEIS, BEM COMO, FAZER DOAÇÃO, DAR FIM, DAR BAIXA NO PATRIMÔNIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 032, DE 04 DE MAIO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR BENEFICENTE SANTO ANTÔNIO DE TENENTE PORTELARS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 033, DE 04 DE MAIO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À SOCIEDADE RECREATIVA COMERCIAL E CULTURAL DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 034, DE 04 DE MAIO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 035, DE 04 DE MAIO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 3.000,00 (TRÊS MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 036, DE 17 DE MAIO DE 2018. AUTORIZA A CONCESSÃO DE AUXÍLIO AO GAPC &amp;#8211; GRUPO DE APOIO A POLÍCIA CIVIL DO MUNICÍPIO DE CONSTANTINA &amp;#8211; RS. </t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 037, DE 17 DE MAIO DE 2018.  AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO EMERGENCIAL E TEMPORÁRIA PARA SUPRIR NECESSIDADE DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 038, DE 17 DE MAIO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 243.327,14 (DUZENTOS E QUARENTA E TRÊS MIL, TREZENTOS E VINTE E SETE REAIS E QUATORZE CENTAVOS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS._x000D_
 </t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/861/861_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 039, DE 17 DE MAIO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO DE BENS MÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 040, DE 21 DE JUNHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ASSOCIAÇÃO HOSPITALAR COMUNITÁRIA REGIONAL DE SAÚDE &amp;#8211; AHCROS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 041, DE 21 DE JUNHO DE 2018.&amp;#8220;AUTORIZA DOAÇÃO DE IMÓVEL AO ESTADO DO RIO GRANDE DO SUL, POR INTERMÉDIO DA PROCURADORIA GERAL DE JUSTIÇA-PGJ, PARA CONSTRUÇÃO DA SEDE DA PROMOTORIA DE JUSTIÇA DESTA COMARCA&amp;#8221;.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 042, DE 21 DE JUNHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR EQUIPAMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 043, DE 21 DE JUNHO DE 2018. DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DO IDOSO DO MUNICÍPIO DE CONSTANTINA, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 044, DE 21 DE JUNHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO DE BENS IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº. 045, DE 06 DE JULHO DE 2018.  DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 046, DE 06 DE JULHO DE 2018.  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 047, DE 09 DE JULHO DE 2018. DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, CULTURA, TURISMO E DESPORTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 048, DE 25 DE JULHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 35.000,00 (TRINTA E CINCO MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 049, DE 25 DE JULHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 47.705,06 (QUARENTE E SETE MIL, SETECENTOS E CINCO REAIS E SEIS CENTAVOS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS._x000D_
 </t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 050, DE 25 DE JULHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 222.857,14 (DUZENTOS E VINTE E DOIS MIL, OITOCENTOS E CINQUENTA E SETE REAIS E QUATORZE CENTAVOS), INCLUI NO PPA, LDO 2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 051, DE 25 DE JULHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052, DE 25 DE JULHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 053, DE 25 DE JULHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS._x000D_
 </t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 054, DE 25 DE JULHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 055, DE 26 DE JULHO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 056, DE 03 DE AGOSTO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 20.000,00 (VINTE MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 057, DE 03 DE AGOSTO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE COMUNICAÇÃO COMUNITÁRIA EDUCATIVA E CULTURAL CONSTANTINA &amp;#8211; RÁDIO FM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 058, DE 03 DE AGOSTO DE 2018. AUTORIZA O PODER EXECUTIVO A CONCEDER SUBVENÇÃO SOCIAL PARA A AUCC - ASSOCIAÇÃO UNIVERSITÁRIA E CULTURAL DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 059, DE 03 DE AGOSTO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 220.000,00 (DUZENTOS E VINTE MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 060, DE 15 DE AGOSTO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 061, DE 15 DE AGOSTO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 062, DE 30 DE AGOSTO DE 2018. AUTORIZA O MUNICÍPIO DE CONSTANTINA A CONCEDER AUXÍLIO FINANCEIRO A TÍTULO DE SUBVENÇÃO SOCIAL A APAE &amp;#8211; ASSOCIAÇÃO DE PAIS E AMIGOS DO EXCEPCIONAL DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 063, DE 30 DE AGOSTO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 110.000,00 (CENTO E DEZ MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 064, DE 30 DE AGOSTO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 6.500,00 (SEIS MIL E QUINHENTOS REAIS), INCLUI NO PPA, LDO-2018, NA LOA2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 065, DE 13 DE SETEMBRO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 6.500,00 (SEIS MIL E QUINHENTOS REAIS), INCLUI NO PPA, LDO-2018, NA LOA-2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 066, DE 13 DE SETEMBRO DE 2018. DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE PRÁTICAS INTEGRATIVAS E COMPLEMENTARES EM SAÚDE (PMPICS) NO ÂMBITO DO MUNICÍPIO DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 067, DE 14 DE SETEMBRO DE 2018. DISPÕE SOBRE O PAGAMENTO, REMISSÃO E COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA, A SEREM APLICADOS NA CENTRAL DE CONCILIAÇÃO DA QUAL DISPÕE A LEI MUNICIPAL Nº. 3.620, DE 31 DE OUTUBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 068, DE 14 DE SETEMBRO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 41.000,00 (QUARENTA E UM MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 068, DE 17 DE SETEMBRO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL AO CTG TAQUARUÇÚ DE CONSTANTINA/RS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE DESENVOLVIMENTO SUSTENTÁVEL DO MUNICÍPIO DE CONSTANTINA &amp;#8211; PRODESC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 071, DE 08 DE OUTUBRO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL_x000D_
 ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 113.000,00 (CENTO E TREZE MIL REAIS), INCLUI NO PPA, LDO-2018, NA LOA2018 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 072, DE 08 DE OUTUBRO DE 2018. AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE ADOÇÃO DE CANTEIROS E RÓTULAS NO ÂMBITO DO MUNICÍPIO DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 073, DE 08 DE OUTUBRO DE 2018. ALTERA A LEI MUNICIPAL Nº. 3.649 DE 28 DE DEZEMBRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 074/2018, DE 08 DE OUTUBRO DE 2018. ALTERA A REDAÇÃO DOS INCISOS III E IV DO ART. 14 DA LEI MUNICIPAL N°. 1.791, DE 26 DE MARÇO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 075, DE 10 DE OUTUBRO DE 2018. AUTORIZA À ALIENAÇÃO E/OU BAIXA DE BENS MÓVEIS E EQUIPAMENTOS DO PATRIMÔNIO PÚBLICO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/915/projeto_de_lei_076-2018_-_credito_especial_-_edu_09WHGBz.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/915/projeto_de_lei_076-2018_-_credito_especial_-_edu_09WHGBz.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 076, DE 19 DE OUTUBRO DE 2018. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 74.000,00 (setenta e quatro mil reais), inclui no PPA, LDO-2018, na LOA-2018 e aponta recursos.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/916/projeto_de_lei_077-2018_-_substitutivo_-_altera__VBCMDg1.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/916/projeto_de_lei_077-2018_-_substitutivo_-_altera__VBCMDg1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 077, DE 19 DE OUTUBRO DE 2018. Altera o Art. 2º da Lei Municipal nº 3.687 de 08 de Maio de 2018.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/918/projeto_de_lei_078-2018_-_credito_especial_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/918/projeto_de_lei_078-2018_-_credito_especial_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 078, DE 01 DE NOVEMBRO DE 2018.  Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 60.000,00 (sessenta mil reais), inclui no PPA, LDO-2018, na LOA-2018 e aponta recursos.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/919/projeto_de_lei_079-2018_-_credito_especial_-_cen_JOthRkC.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/919/projeto_de_lei_079-2018_-_credito_especial_-_cen_JOthRkC.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 079, DE 12 DE NOVEMBRO DE 2018.  Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 50.000,00 (cinquenta mil reais), inclui no PPA, LDO-2018, na LOA-2018 e aponta recursos.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_080-2018_-_altera__3o_art._14_da__xWfpZAf.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_080-2018_-_altera__3o_art._14_da__xWfpZAf.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 080, DE 12 DE NOVEMBRO DE 2018.  Altera a redação do § 3º do art. 14 da Lei Municipal nº 1.791 de 26 de março de 2002.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/921/projeto_de_lei_081-2018_-_isencao_do_iptu_urnas_rigon.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/921/projeto_de_lei_081-2018_-_isencao_do_iptu_urnas_rigon.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 081, DE 13 DE NOVEMBRO DE 2018.  Concede Incentivo para Indústria localizada no município de Constantina, através de Isenção de Imposto Predial e Territorial Urbano – IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/922/projeto_de_lei_082-2018_-_denomina_nomes_de_ruas_pGZIlpR.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/922/projeto_de_lei_082-2018_-_denomina_nomes_de_ruas_pGZIlpR.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 082, DE 30 DE NOVEMBRO DE 2018. Denomina Ruas do Loteamento Bentivi na cidade de Constantina/RS e dá outras providências.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/923/projeto_de_lei_083-2018_-_carona_saude.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/923/projeto_de_lei_083-2018_-_carona_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 083, DE 30 DE NOVEMBRO DE 2018.  Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação entre os Municípios da Região da AMZOP e Celeiro, para troca de serviços de transporte de pacientes, e dá outras providências.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/944/projeto_de_lei_084-2018_-_substitutivo_-_altera__6OspxJg.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/944/projeto_de_lei_084-2018_-_substitutivo_-_altera__6OspxJg.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 084, DE 30 DE NOVEMBRO DE 2018. Altera a Lei Municipal 3.187, de 28 de junho de 2013, que institui o Programa de Educação Fiscal – PMEF, e dá outras providências.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/925/projeto_de_lei_085-2018_-_contr._emergencial_-_d_LyQrcUF.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/925/projeto_de_lei_085-2018_-_contr._emergencial_-_d_LyQrcUF.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 085, DE 30 DE NOVEMBRO DE 2018.  Autoriza o Poder Executivo Municipal a efetuar contratações temporárias por excepcional interesse público para suprir necessidades das Secretarias Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/926/projeto_de_lei_altera_086-2018_-_alteracao_ctm.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/926/projeto_de_lei_altera_086-2018_-_alteracao_ctm.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 086, DE 30 DE NOVEMBRO DE 2018.  Altera dispositivos da Lei Municipal nº. 3.330, de 30 de setembro de 2014 que estabelece o novo Código Tributário Municipal, consolida legislação tributária e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/929/projeto_de_lei_087-2018_-_loa_2019.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/929/projeto_de_lei_087-2018_-_loa_2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 087, DE 10 DE DEZEMBRO DE 2018. Estima a Receita e Fixa a Despesa do Município de Constantina, para o exercício de 2019.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/931/projeto_de_lei_088-2018_-_paragrafo_1o_do_art._1_zhkMzxt.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/931/projeto_de_lei_088-2018_-_paragrafo_1o_do_art._1_zhkMzxt.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 088, DE 14 DE DEZEMBRO DE 2018.  Altera parágrafos do art. 1º da Lei Municipal 3.723, de 16 de outubro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/932/projeto_de_lei_089-2018_-_credito_especial_-_smov.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/932/projeto_de_lei_089-2018_-_credito_especial_-_smov.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 089, DE 14 DE DEZEMBRO DE 2018. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 1.297,64 (um mil, duzentos e noventa e sete reais e sessenta e quatro centavos), inclui no PPA, LDO-2018, na LOA-2018 e aponta recursos.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/930/projeto_de_lei_090-2018_-_altera__3o_art._14_da__DhR4HNW.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/930/projeto_de_lei_090-2018_-_altera__3o_art._14_da__DhR4HNW.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 090, DE 14 DE DEZEMBRO DE 2018. Altera a redação do § 3º do art. 14 da Lei Municipal nº 1.791 de 26 de março de 2002.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_lei_091-2018_-_subvencao_apae_2019_-__gexpxcS.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_lei_091-2018_-_subvencao_apae_2019_-__gexpxcS.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 091, DE 16 DE JANEIRO DE 2019 - SUBSTITUTIVO - Autoriza o Poder Executivo a conceder subvenção social para a Associação de Pais e Amigos dos Excepcionais de Constantina - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/946/projeto_de_lei_092-2018_-_subvencao_clube_comerc_JViJpb2.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/946/projeto_de_lei_092-2018_-_subvencao_clube_comerc_JViJpb2.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 092, DE 18 DE DEZEMBRO DE 2018 - Autoriza o Poder Executivo Municipal a conceder subvenção social à Sociedade Recreativa Comercial e Cultural de Constantina e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/937/projeto_de_lei_093-2018_-_credito_especial_-_educacao.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/937/projeto_de_lei_093-2018_-_credito_especial_-_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 093, DE 19 DE DEZEMBRO DE 2018. Autoriza o Poder Executivo Municipal abrir crédito adicional especial, no valor de R$ 5.000,00 (cinco mil reais), inclui no PPA, LDO-2018, na LOA-2018 e aponta recursos.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_094-2018_-_substitutivo_-_subvenc_LLplg4O.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_094-2018_-_substitutivo_-_subvenc_LLplg4O.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 094, DE 14 de JANEIRO DE 2019 – SUBSTITUTIVO - Autoriza o Poder Executivo Municipal a conceder subvenção social à Associação de Comunicação Comunitária Educativa e Cultural Constantina – Rádio FM e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/933/projeto_de_resolucao_01.2018_-_autoriza_o_execut_yKPGOTW.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/933/projeto_de_resolucao_01.2018_-_autoriza_o_execut_yKPGOTW.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 01/2018 de 17 de dezembro de 2018. “AUTORIZA O PODER EXECUTIVO MUNICIPAL A RETER VALORES DO DUODÉCIMO DO PODER LEGISLATIVO PARA FINS DE REPASSE AO CONDESC PARA REFORMA DA BRIGADA MILITAR”</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>PInfo</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO N.º 01/2018 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO, COM ASSENTO NA BANCADA DO PP SOLICITA QUE SEJA ENVIADO: QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL, EXTRATO DA SECRETARIA ESTADUAL DE SAÚDE, REFERENTE AO GERENCIAMENTO DE USUÁRIOS COM DEFICIÊNCIA (GUD), COM TODOS OS DADOS DOS PACIENTES ATENDIDOS PELO PROGRAMA DESDE A SUA IMPLANTAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>ALUISIO CEZAR CALEFFI VALLE</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/895/895_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 02/2018 SENHOR PRESIDENTE: O VEREADOR ALUÍSIO CESAR CALEFFI VALLE, COM ASSENTO A BANCADA DO PTB, SOLICITA QUE O PODER EXECUTIVO: QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL: 1)QUANTOS CAMPEONATOS/COMPETIÇÕES FORAM REALIZADOS PELO CMD 01 DE JANEIRO DE 2017 A 20 DE AGOSTO DE 2018, DESCREVENDO A RESPECTIVA MODALIDADE, RESPONDENDO A TABELA ABAIXO:_x000D_
 ITEM COMPETIÇÕES MODALIDADES/CATEGORIA DATA DE INÍCIO E TÉRMINO NÚMERO DE EQUIPES PARTICIPANTES VALOR DAS INSCRIÇÕES POR EQUIPE VALOR ARRECADADO TOTAL POR COMPETIÇÃO VALOR PAGO POR EQUIPE PARA ARBITRAGEM POR JOGO VALOR PAGO PELO CMD PARA ARBITRAGEM POR JOGO VALOR_x000D_
 GASTO COM PREMIAÇÃO EM CADA COMPETIÇÃO. _x000D_
 2) RELATÓRIO COMPLETO DAS RECEITAS E DESPESAS DE TODAS AS COMPETIÇÕES REALIZADAS PELO CMD NO PERÍODO 01 DE JANEIRO DE 2017 A 20 DE AGOSTO DE 2018, COM A APRESENTAÇÃO DOS RECIBOS DE RECEITAS E DESPESAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>ALMIR VILLA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 04/2018 SENHOR PRESIDENTE: O VEREADOR ALMIR VILLA, COM ASSENTO NA BANCADA DO PP SOLICITA QUE SEJA ENVIADO AO PODER LEGISLATIVO MUNICIPAL INFORMAÇÕES SOBRE O_x000D_
 CARREGADOR DA SECRETARIA DE OBRAS, ESPECIFICANDO:_x000D_
 A) QUANTO TEMPO ESTÁ PARADO O CARREGADOR? POR QUE?_x000D_
 B) SE ESTÁ PARADO POR CAUSA DE MANUTENÇÃO, QUANTO CUSTA A MANUTENÇÃO? SE_x000D_
 POSSÍVEL JUNTAR ORÇAMENTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -1969,68 +1969,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/917/pedido_de_indicacao_no_25.2018_-_vilson_e_bancad_pryjXDq.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/927/pedido_de_indicacao_no_27.2018_-_vilson_e_bancad_enXFooU.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/928/projeto_de_decreto_no_03-2018_-_medalha_padre_gu_y0BTZA0.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/915/projeto_de_lei_076-2018_-_credito_especial_-_edu_09WHGBz.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/916/projeto_de_lei_077-2018_-_substitutivo_-_altera__VBCMDg1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/918/projeto_de_lei_078-2018_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/919/projeto_de_lei_079-2018_-_credito_especial_-_cen_JOthRkC.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_080-2018_-_altera__3o_art._14_da__xWfpZAf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/921/projeto_de_lei_081-2018_-_isencao_do_iptu_urnas_rigon.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/922/projeto_de_lei_082-2018_-_denomina_nomes_de_ruas_pGZIlpR.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/923/projeto_de_lei_083-2018_-_carona_saude.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/944/projeto_de_lei_084-2018_-_substitutivo_-_altera__6OspxJg.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/925/projeto_de_lei_085-2018_-_contr._emergencial_-_d_LyQrcUF.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/926/projeto_de_lei_altera_086-2018_-_alteracao_ctm.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/929/projeto_de_lei_087-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/931/projeto_de_lei_088-2018_-_paragrafo_1o_do_art._1_zhkMzxt.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/932/projeto_de_lei_089-2018_-_credito_especial_-_smov.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/930/projeto_de_lei_090-2018_-_altera__3o_art._14_da__DhR4HNW.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_lei_091-2018_-_subvencao_apae_2019_-__gexpxcS.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/946/projeto_de_lei_092-2018_-_subvencao_clube_comerc_JViJpb2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/937/projeto_de_lei_093-2018_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_094-2018_-_substitutivo_-_subvenc_LLplg4O.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/933/projeto_de_resolucao_01.2018_-_autoriza_o_execut_yKPGOTW.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/917/pedido_de_indicacao_no_25.2018_-_vilson_e_bancad_pryjXDq.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/927/pedido_de_indicacao_no_27.2018_-_vilson_e_bancad_enXFooU.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/928/projeto_de_decreto_no_03-2018_-_medalha_padre_gu_y0BTZA0.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/823/823_texto_integral.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/857/857_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/903/903_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/915/projeto_de_lei_076-2018_-_credito_especial_-_edu_09WHGBz.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/916/projeto_de_lei_077-2018_-_substitutivo_-_altera__VBCMDg1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/918/projeto_de_lei_078-2018_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/919/projeto_de_lei_079-2018_-_credito_especial_-_cen_JOthRkC.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_080-2018_-_altera__3o_art._14_da__xWfpZAf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/921/projeto_de_lei_081-2018_-_isencao_do_iptu_urnas_rigon.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/922/projeto_de_lei_082-2018_-_denomina_nomes_de_ruas_pGZIlpR.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/923/projeto_de_lei_083-2018_-_carona_saude.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/944/projeto_de_lei_084-2018_-_substitutivo_-_altera__6OspxJg.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/925/projeto_de_lei_085-2018_-_contr._emergencial_-_d_LyQrcUF.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/926/projeto_de_lei_altera_086-2018_-_alteracao_ctm.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/929/projeto_de_lei_087-2018_-_loa_2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/931/projeto_de_lei_088-2018_-_paragrafo_1o_do_art._1_zhkMzxt.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/932/projeto_de_lei_089-2018_-_credito_especial_-_smov.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/930/projeto_de_lei_090-2018_-_altera__3o_art._14_da__DhR4HNW.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/945/projeto_de_lei_091-2018_-_subvencao_apae_2019_-__gexpxcS.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/946/projeto_de_lei_092-2018_-_subvencao_clube_comerc_JViJpb2.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/937/projeto_de_lei_093-2018_-_credito_especial_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_094-2018_-_substitutivo_-_subvenc_LLplg4O.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/sapl/public/materialegislativa/2018/933/projeto_de_resolucao_01.2018_-_autoriza_o_execut_yKPGOTW.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2018/914/914_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>