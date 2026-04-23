--- v0 (2026-01-22)
+++ v1 (2026-04-23)
@@ -54,2519 +54,2519 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VILSON MENEGAZZO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  01/2016_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA MUNICIPAL DA FAZENDA, PROVIDENCIE E PROMOVA:_x000D_
 &amp;#8220;CAMPANHA DE TRANSFERENCIAS DE EMPLACAMENTO DE VEÍCULOS PARA CONSTANTINA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/</t>
+    <t>http://sapl.constantina.rs.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO 2: QUE O PODER LEGISLATIVO MUNICIPAL DE CONSTANTINA, ORGANIZE _x000D_
 _x000D_
 _x000D_
 &amp;#8220;CALENDÁRIO DE SEÇÕES SOLENES PARA OS ANOS DE 2017 E 2018, PARA HOMENAGEAR AS SEGUINTES ENTIDADES:_x000D_
 </t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SONIA TERESA CAMARA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  03/2016_x000D_
 _x000D_
 INDICAÇÃO QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE E PROMOVA:_x000D_
 _x000D_
 &amp;#8220;MELHORIAS NECESSÁRIAS NO SISTEMA DE CLIMATIZAÇÃO NO CENTRO CULTURAL JOSÉ RUGERI&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>NEOCÁDIO DIDOMÊNICO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  04/2016_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE E PROMOVA:_x000D_
 &amp;#8220;MELHORIAS NA ACESSIBILIDADE DA PRAÇA GETÚLIO VARGAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>NILDO ZANELLA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  05/2017 O VEREADOR NILDO ZANELLA DA BANCADA DO PSDB, _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE E O DAER, PROVIDENCIE E PROMOVA:_x000D_
 1.	&amp;#8220;REDUTOR DE VELOCIDADE NO CONTORNO DA RS 500, NAS PROXIMIDADES DAS EMPRESAS:_x000D_
 1.1) TONIN &amp; TONIN LTDA; _x000D_
 1.2) EMPRESA COOPERATIVA COLHEITA, E;_x000D_
 1.3) NA ENTRADA DO DISTRITO INDUSTRIAL._x000D_
 2.	PARADA DE ONIBUS NO BAIRRO SÃO ROQUE NAS PROXIMIDADES DO CRAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CLEUSA RABAIOLI TOMAZELLI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  06/2017 A VEREADORA CLEUSA RABAIOLI TOMAZELLI DA BANCADA DO PT, _x000D_
 INDICAÇÃO: QUE A CORSAN, NO MUNICÍPIO DE CONSTANTINA, DISPONIBILIZE:_x000D_
 &amp;#8220;MAIS UM SERVIDOR PARA ATENDER AS DEMANDAS DA CORSAN JUNTO AO MUNICÍPO DE CONSTANTINA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  07/2017 A VEREADORA CLEUSA RABAIOLI TOMAZELLI DA BANCADA DO PT,_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, DISPONIBILIZE:_x000D_
 &amp;#8220;UMA ESTRUTURA PARA A REALIZAÇÃO DA FEIRA DA AGRICULTURA FAMILIAR&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOÃO ALBERTO MAFFESSONI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  08/2017 O VEREADOR  JOÃO ALBETO MAFFESSONI DA BANCADA DO PMDB,_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, DISPONIBILIZE:_x000D_
 &amp;#8220;UM TOLDO PARA PROTEÇÃO DA CHUVA NA CAPELA MORTUÁRIA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  09/2016 O VEREADOR  JOÃO ALBETO MAFFESSONI DA BANCADA DO PMDB,_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO DAER E DO ÓRGÃO COMPETENTE, DISPONIBILIZE:_x000D_
 &amp;#8220;REDUTORES DE VELOCIDADE NO BAIRRO SETE DE SETEMBRO, PROXIMO AS ENTRADAS DA LINHA TAQUARUÇU E LINHA BARRA CURTA BAIXA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  10/2017 - O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, _x000D_
 INDICAÇÃO: QUE O DAER &amp;#8211; DEPARTAMENTO AUTÔNOMO DE ESTRADAS E RODAGEM - PROVIDENCIE_x000D_
 &amp;#8220;A COLOCAÇÃO DE GUARD RAIL JUNTO A PONTE DO RIO TRAQUARUÇU, NA RST 143, ACESSO AO BAIRRO SÃO ROQUE E SAÍDA PARA LIBERATO SALZANO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  11/2017 O VEREADOR NEOCADIO DI DOMENICO DA BANCADA DO PSD, _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE E PROMOVA:_x000D_
 &amp;#8220;CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA AVENIDA PRESIDENTE VARGAS EM FRENTE AOS ESTABELECIMENTOS SIGNOR PNEUS E CAR TEC&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  12/2017 O VEREADOR NEOCADIO DI DOMENICO DA BANCADA DO PSD, _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE E PROMOVA:_x000D_
 &amp;#8220;PINTURA DE UMA FAIXA DE PEDESTRES NA RUA ALBERTO PASQUALINI, UMA PLACA IDENTIFICANDO A PASSAGEM DE ALUNOS E UMA PLACA QUE INDIQUE ESTACIONAMENTO PRIVATIVO PARA TRANSPORTE ESCOLAR NO HORÁRIO DAS 11:00 A 13:00 E DAS 17:00 19:00&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  13/2017_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR NEOCADIO DI DOMENICO DA BANCADA DO PSD, COM </t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  14/2017_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, COM O APOIO</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  15/2017_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR NILDO ZANELLA DA BANCADA DO PSDB, COM O APOI</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  16/2017 O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, INDICAÇÃO: QUE A SECRETARIA MUNI</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  17/2017 A VEREADORA CLEUSA RABAIOLI TOMAZELLI _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO DE CO</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ARI DIRCEU GIACOMINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  18/2017 SENHOR PRESIDENTE:O VEREADOR ARI DIRCEU GIACOMINI DA BANCADA DO PSDB, _x000D_
 INDICA</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  19/2017 SENHOR PRESIDENTE: O VEREADOR ARI DIRCEU GIACOMINI DA BANCADA DO PSDB, _x000D_
 INDIC</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 20/2017 SENHOR PRESIDENTE: A VEREADORA CLEUSA RABAIOLI TOMAZELLI DA BANCADA DO PT/PSB/P</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  21/2017 SENHOR PRESIDENTE:O VEREADOR NEOCADIO DI DOMENICO DA BANCADA DO PSB_x000D_
 INDICAÇÃO</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  22/2017 O VEREADOR ARI DIRCEU GIACOMINI - INDICAÇÃO: QUE O PODER EXECUTIVO PROMOVA UM </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  23/2017 ARI DIRCEU GIACOMINI DA BANCADA DO PSDB, INDICAÇÃO: QUE O PODER EXECUTIVO GEST</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  24/2017 O VEREADOR NILDO ZANELA DA BANCADA DO PSDB, INDICAÇÃO: QUE O PODER EXECUTIVO P</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>IVALINO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  25/2017 SENHOR PRESIDENTE: O VEREADOR IVALINO DA SILVA DA BANCADA DO PDT/PSDB/PP/PTB, INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE:_x000D_
 A)	ATRAVÉS DE CONSÓRICO COM OS DEMAIS MUNICÍPIO DA REGIÃO, A AQUISIÇÃO DE UMA USINA DE ASFALTO;_x000D_
 B)	CRIE UM INCETIVO PARA DOADORES DE SANGUE, NA FORMA DE ISENÇÕES DE TAXAS OU TRIBUTOS MUNICIPAIS._x000D_
 C)	ABERTURA DE UMA RUA ENTRE O FORUM E A FABRICA DE CALÇADOS, PESSOAS DO BAIRRO FLORESTAL E SARTORI ATRAVESSAM OS TERRENOS BALDIOS PARA IR AO TRABALHO._x000D_
 </t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 26/2017 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, _x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO MUNICIPAL DE CONSTANTINA INTERCEDA_x000D_
 JUNTO A SECRETARIA DE SEGURANÇA PÚBLICA DO GOVERNO DO ESTADO A_x000D_
 DESIGNAÇÃO DE UM DELEGADO DE POLICIA CIVIL TITULAR PARA A DELEGACIA_x000D_
 DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO N.º 27/2017 SENHOR PRESIDENTE: O VEREADOR ARI DIRCEU GIACOMINI, DA BANCADA DO PSDB SOLICITA: QUE O PODER EXECUTIVO PROMOVA ALTERAÇÃO NO PLANO DE_x000D_
 CARREIRA DO MAGISTÉRIO MUNICIPAL, POSSIBILITANDO QUE AS &amp;#8220;HORAS_x000D_
 ATIVIDADES&amp;#8221;, QUE JÁ ESTÃO CONTEMPLADAS NO REFERIDO PLANO, POSSAM SER_x000D_
 CUMPRIDAS À DISTÂNCIA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>LORECIR FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INDICAÇÃO N.º 28/2017 SENHOR PRESIDENTE: O VEREADOR LORECIR FERREIRA DA BANCADA DO PP,  INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA EFETUE MELHORIAS NA_x000D_
 ILUMINAÇÃO PÚBLICA NA ÁREA INDÍGENA DE CAPINZAL._x000D_
 </t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INDICAÇÃO N.º 29/2017 SENHOR PRESIDENTE: O VEREADOR LORECIR FERREIRA DA BANCADA DO PP, INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA PROVIDENCIE A COLOCAÇÃO_x000D_
 DE CONTÊINERES PARA COLETA DE LIXO NA ÁREA INDÍGENA DE CAPINZAL, SÃO SEBASTIÃO E_x000D_
 MARCOTTO._x000D_
 </t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INDICAÇÃO N.º 30/2017 SENHOR PRESIDENTE: O VEREADOR LORECIR FERREIRA DA BANCADA DO PP, INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA EFETUE MELHORIAS NO_x000D_
 CAMPO DE FUTEBOL DA COMUNIDADE INDÍGENA DE CAPINZAL._x000D_
 </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INDICAÇÃO N.º 31/2017 SENHOR PRESIDENTE: O VEREADOR LORECIR FERREIRA DA BANCADA DO PP, INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA EFETUE MELHORIAS NO SALÃO_x000D_
 DE ESPORTES DA COMUNIDADE INDÍGENA DE CAPINZAL._x000D_
 </t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  32/2017 SENHOR PRESIDENTE: O VEREADOR NEOCADIO DI DOMENICO DA BANCADA DO PSB, _x000D_
 INDICA &amp;#8220;QUE O MUNICÍPIO DE CONSTANTINA INTERCEDA JUNTO A SECRETARIA DE_x000D_
 SEGURANÇA PÚBLICA OU ÓRGÃO COMPETENTE, A MANUTENÇÃO DAS_x000D_
 ESTRUTURAS INTERNAS E EXTERNAS DA DELEGACIA DE POLÍCIA DO_x000D_
 MUNICÍPIO.&amp;#8221;</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO N.º 33/2017 O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, INDICAÇÃO: PARA QUE SEJA FEITA INTERFERÊNCIA JUNTO AO DAER DE_x000D_
 PALMEIRA DAS MISSÕES PARA QUE ESTE TOME PROVIDENCIAS URGENTES_x000D_
 RELACIONADO A:_x000D_
 1) EFETUAR A SINALIZAÇÃO DA RS 500 E RST 143; E_x000D_
 2) LIMPEZA DAS LATERAIS DESTAS DUAS RODOVIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>MARCIO SARETO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  34/2017 O VEREADOR MARCIO SARETO DA BANCADA DO PT:_x000D_
 INDICAÇÃO: QUE O MUNICÍPIO DE CONSTANTINA ATRAVÉS DA SECRETARIA DE OBRAS_x000D_
 PROVIDENCIE:_x000D_
 1) A RECUPERAÇÃO DA RUA ZACARIAS MENEGAZZO, ACESSO AO BAIRRO_x000D_
 BELO HORIZONTE._x000D_
 2) A ABERTURA DA RUA SILVIO CEZAROTTO, NO SEU PROLONGAMENTO_x000D_
 FINAL._x000D_
 </t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO N.º 35/2017 INDICAÇÃO: _x000D_
 SUGERE NOVO LOCAL PARA A REALIZAÇÃO DA FEIRA DO PRODUTOR RURAL,_x000D_
 CONFORME JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  36/2017 SENHOR PRESIDENTE: O VEREADOR NEOCADIO DI DOMENICO DA BANCADA DO PSB: &amp;#8220;QUE O PODER PÚBLICO JUNTAMENTE COM A ENTIDADE ACISAC E_x000D_
 E.E.E.M.SÃO JOSÉ, PROMOVAM CURSOS DE CAPACITAÇÃO E APERFEIÇOAMENTO_x000D_
 PARA OS ESTUDANTES DO ENSINO MÉDIO.&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO N.º 37/2017 O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP:_x000D_
 INDICAÇÃO: CRIAÇÃO DE EQUIPE DE PROFISSIONAIS VOLUNTÁRIOS PARA COLETA DE_x000D_
 SANGUE.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO N.º 38/2017 O VEREADOR VILSON MENEGAZZO DA BANCADA DO PP, _x000D_
 INDICAÇÃO: COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NA LINHA RODEIO SÃO_x000D_
 JOÃO.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ELZA ZATTI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  39/2017 SENHOR PRESIDENTE: A VEREADORA ELZA ZATTI DA BANCADA DO PSB:_x000D_
 INDICAÇÃO: _x000D_
 QUE O PE PROVIDENCIE CANALIZAÇÃO DA REDE DE ÁGUA NA LINHA SÃO MARCOS E RECUPERAÇÃO DAS ESTRADAS DO INTERIOR</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ALUISIO CEZAR CALEFFI VALLE</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO COLOQUE MAIS PONTOS DE REDE DE ÁGUA JUNTO AO CEMITÉRIO MUNICIPAL DE CONSTANTIN</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO COLOQUE TAXÕES LUMINOSOS NA ESQUINA DA AV. PRESIDENTE VARGAS COM A JOÃO MAFESS</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 41/2017 INDICAÇÃO: QUE O PODER EXECUTIVO COLOQUE TAXÕES LUMINOSOS EM PARTE_x000D_
 DA EXTENSÃO DA RUA CANTIDIO RODRIGUES DE ALMEIDA ESQUINA COM A_x000D_
 FRANKLIN SILIPRANDI E COM A ESQUINA FRANCISCO ANZILIEIRO </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 43/2017 INDICAÇÃO: QUE O PODER EXECUTIVO COLOQUE TAXÕES LUMINOSOS NAS_x000D_
 ESQUINAS DA AV. PRESIDENE VARGAS COM A DIRCEU BERTINATO E DESTA_x000D_
 AVENIDA COM A RUA SILVIO CEZAROTTO_x000D_
 </t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 44/2017 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE E PROMOVA: &amp;#8220;UM ABRIGO NA PARADA DE ÔNIBUS EM FRENTE À RESIDÊNCIA DO SENHOR JURACI DOS SANTOS, NA LINHA RODEIO SÃO JOÃO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  45/2017 INDICAÇÃO: QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO_x000D_
 COMPETENTE, PROVIDENCIE:_x000D_
 &amp;#8220;A CORREÇÃO DA DENOMINAÇÃO DA CASA DA CULTURA DE PROF° BIA PARA PROFESSOR_x000D_
 BIA OU PROF. BIA&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 46/2017 SENHOR PRESIDENTE:A VEREADORA ELZA ZATTI DA BANCADA DO PSB,INDICAÇÃO: _x000D_
 QUE O PODER PÚBICO:_x000D_
 1)	FOMENTE A INSTALAÇÃO DE ANTENAS DE CELULAR E INTERNET PARA ATENDER A COMUNIDADE DA LINHA SÃO MARCOS, INCLUSIVE COM A COOPERAÇÃO DOS MORADORES DAQUELA LOCALIDADE._x000D_
 2)	PROVIDENCIE JUNTO AO DAER, A INSTALAÇÃO REDUTORES DE VELOCIDADE NAS PROXIMIDADES DA ESCOLA E DO SALÃO DA LINHA SÃO MARCOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 47/2017 INDICAÇÃO:_x000D_
 QUE O PODER LEGISLATIVO MUNICIPAL TOME A INICIATIVA DE CONVOCAR_x000D_
 REUNIÃO PARA DEBATER QUESTÕES RELACIONADAS A SEGURANÇA DOS_x000D_
 MORADORES DO BAIRRO SÃO ROQUE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>LIRIO RIGON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INDICAÇÃO Nº 048/2017 - QUE O MUNICÍPIO DE CONSTANTINA EM PARCERIA COM O DAER PROVIDENCIE MODIFICAÇÕES NO QUEBRA-MOLAS NA PONTE QUE LIGA AO BAIRRO SÃO ROQUE. </t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INDICAÇÃO Nº 049/2017 - QUE O PREFEITO MUNICIPAL DE CONSTANTINA, QUANDO DESLOCAR-SE PARA FORA DO ESTADO:_x000D_
 1)	INFORME O PODER LEGISLATIVO MUNICIPAL;_x000D_
 2)	REMETA RELATÓRIO DAS VIAGENS CONFORME COMPROMISSO ASSUMIDO EM 2010 NA ALTERAÇÃO DA LEI ORGÂNICA DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Maria Elisabeth Maidana Bonez</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO Nº 050/2017 - QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E VIAÇÃO ORGANIZE UMA OPERAÇÃO TAPA-BURACOS NAS AVENIDAS E PRINCIPAIS VIAS DA CIDADE.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INDICAÇÃO Nº 051/2017 - QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO: _x000D_
 1) EFETUE UM LEVANTAMENTO DOS ALUNOS QUE AINDA NÃO POSSUEM CARTEIRA DE IDENTIDADE, E POSTERIORMENTE ORGANIZE, JUNTO AO DEPARTAMENTO DE IDENTIFICAÇÃO, UMA CAMPANHA PARA A CONFECÇÃO DO REFERIDO DOCUMENTO, DE FORMA GRATUITA. _x000D_
 2) ORGANIZE ANUALMENTE FEIRAS DE CIÊNCIAS INTEGRANDO TODAS AS ESCOLAS DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO Nº 052/2017 - QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS: ALTERE O ESTACIONAMENTO DAS MOTOCICLETAS EM FRENTE AO ESTABELECIMENTO DA STAR CELL, PARA O OUTRO LADO DA RUA, LOGO ACIMA DO PONTO DE TÁXI DO SCOPEL.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 053/2017 &amp;#8211; QUE A COMISSÃO DE TRÂNSITO NOMEADA PELO PREFEITO MUNICIPAL ANALISE A VIABILIDADE DE INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE, NA:_x000D_
 _x000D_
 A)	RUA GABRIEL PALUDO, NA QUADRA ENTRE AS RUAS ANGELO TESSER E JACO ALGARVE, NA QUADRA EM FRENTE AO ESTÁDIO TELVINO SANTINI, DE PROPRIEDADE DA SOCIEDADE RECREATIVA COMERCIAL E CULTURAL CONSTANTINA;_x000D_
 _x000D_
 B)	CASO SE CONFIRME A OBRA DE ASFALTAMENTO DA RUA GABRIEL PALUDO EM TODA SUA EXTENSÃO, QUE A COMISSÃO DE TRÂNSITO VERIFIQUE A NECESSIDADE DE COLOCAÇÃO DE MAIS UM REDUTOR DE VELOCIDADE EM LOCAL PRÓXIMO AS UNIDADES HABITACIONAIS DESTA RUA. _x000D_
 _x000D_
 PROPONENTE: VEREADOR VILSON MENEGAZZO._x000D_
 </t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 054/2017 &amp;#8211; QUE O PODER EXECUTIVO AO FAZER REFORMAS NAS ESTRUTURAS DO CENTRO CULTURAL PROVIDENCIE COM PRIORIDADE A QUESTÃO DA ACESSIBILIDADE PARA PESSOAS COM DIFICULDADE DE LOCOMOÇÃO E PORTADORES DE NECESSIDADES ESPECIAIS. PROPONENTE: VEREADOR NEOCADIO DI DOMENICO.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 055/2017 - QUE O PODER EXECUTIVO VIABILIZE A INSTALAÇÃO DE ILUMINAÇÃO NA FUTURA CICLOVIA, APÓS A SUA CONCLUSÃO. PROPONENTE: VEREADOR MÁRCIO SARETO.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>IRENA VANTZING GERALDO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 056/2017 - QUE O PODER PÚBLICO PROVIDENCIE:_x000D_
 A)	O ASFALTAMENTO DA EXTENSÃO FINAL DA RUA BENTO RODRIGUES DE ALMEIDA, DA DELEGACIA DE POLÍCIA ATÉ A ESQUINA COM A RUA GABRIEL PALUDO. PROPONENTE: VEREADORA IRENA VANTZING GERALDO._x000D_
 </t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 057/2017 - QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DA SECRETARIA DE OBRAS E OU DAER PROVIDENCIE: MODIFICAÇÃO DO TREVO DE ACESSO EM FRENTE A CANTINA MOSTRA CASA - TREVO DE ACESSO DA CIDADE. PROPONENTE: VEREADOR JOÃO ALBERTO MAFFESSONI.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 058/2017 - QUE O PODER EXECUTIVO PROVIDENCIE: CANTEIROS NO CENTRO DA AVENIDA JOÃO MAFESSONI NA EXTENSÃO ENTRE O CRUZAMENTO COM A AVENIDA PRESIDENTE VARGAS E A PONTE SOBRE O RIO TAQUARUÇU. PROPONENTE: VEREADOR NILDO ZANELLA.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 059/2017 - QUE O PODER EXECUTIVO PROVIDENCIE: A) COLOCAÇÃO DE TACHÕES, MARCADORES DE PISTA E RECUO DE PISTA PARA QUEM SAI DA RUA MARIA FERRONATO EM DIREÇÃO À GABRIEL PALUDO. PROPONENTE: VEREADOR IVALINO DA SILVA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 060/2017 &amp;#8211; QUE O PODER EXECUTIVO PROVIDENCIE: A) MELHORIAS NA RUA ALBERTO SARTORI, NO BAIRRO SARTORI, POIS A RUA NÃO TEM O CAIMENTO NECESSÁRIO OCASIONANDO ACÚMULO DE ÁGUA. PROPONENTE: VEREADOR IVALINO DA SILVA.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 061/2017 - QUE O PODER EXECUTIVO MUNICIPAL CONTATE COM A RGE PARA VERIFICAR A POSSIBILIDADE DE DESLOCAMENTO DO POSTE DE ENERGIA ELÉTRICA LOCALIZADO NA AVENIDA JOÃO MAFFESSONI, ESQUINA COM A AVENIDA PRESIDENTE VARGAS. PROPONENTE: VEREADOR VILSON MENEGAZZO. </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 062/2017 - QUE A COMISSÃO DE TRÂNSITO NOMEADA PELO PREFEITO MUNICIPAL ANALISE OS PROBLEMAS COM ESTACIONAMENTO E COLOCAÇÃO DE REDUTOR DE VELOCIDADE, NA: A) AVENIDA PRESIDENTE VARGAS NO CRUZAMENTO COM A RUA SILVIO CEZAROTTO, EM FRENTE A AGÊNCIA DA COOPERATIVA DE CRÉDITO CRESOL; B) AVENIDA PRESIDENTE VARGAS NO CRUZAMENTO COM A RUA PADRE PEDRO. PROPONENTE: VEREADOR VILSON MENEGAZZO. </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 063/2017 - QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE: QUE O PAVIMENTO INFERIOR DA CASA DE CULTURA PROFESSOR BIA, QUE TEM ACESSO PELA RUA HERMÍNIO CALEFFI, SEJA DESTINADO PARA SEDE DAS SEGUINTES ENTIDADES: ROTARY CLUBE (CASA DA AMIZADE), LIONS CLUBE (LEO CLUBE E LEOZINHO) E LIGA FEMININA DE COMBATE AO CÂNCER. PROPONENTE: VEREADORA SONIA CAMARA LIMA. </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>RENATO SABADINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 064/2017 - QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE: 1) ORGANIZAÇÃO DO CAMPEONATO ABERTO DE FUTEBOL DE CAMPO A INICIAR NO MÊS DE DEZEMBRO E QUE FIRME PARCERIA COM EMPRESAS PRIVADAS PARA REALIZAÇÃO DO CAMPEONATO. PROPONENTE: VEREADOR RENATO SABADINI. </t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 065/2017 - QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE: 1) UMA PINGUELA OU PONTILHÃO SOBRE O RIO TAQUARUÇU PARA DAR ACESSO DA CIDADE PARA O LOTEAMENTO BELO HORIZONTE. 2) MODIFICAÇÃO NA LOMBADA LOCALIZADA NA AVENIDA PRESIDENTE VARGAS, NAS PROXIMIDADES DO BAR DO MONTANHA. PROPONENTE: VEREADOR LÍRIO RIGON.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>RICARDO SIGNOR</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 066/2017 - QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE: IMPLANTAÇÃO DE TRAVESSIAS ELEVADAS NOS PRINCIPAIS CRUZAMENTOS DA CIDADE. PROPONENTE: VEREADOR RICARDO SIGNOR.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICAÇÃO Nº 067/2017 - QUE O PODER EXECUTIVO DE CONSTANTINA, ATRAVÉS DO ÓRGÃO COMPETENTE, PROVIDENCIE: IMPLANTAÇÃO DE UMA QUADRA DE BASQUETE NA PRAÇA GETÚLIO VARGAS. PROPONENTE: VEREADOR RICARDO SIGNOR._x000D_
 </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>VALDIR DOMINGOS GRAPIGLIA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 068/2017 - 1) QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE UMA LIGAÇÃO DO TREVO DO ENGENHO VELHO ATÉ O BAIRRO SÃO ROQUE, COM O OBJETIVO DE DESVIAR O TRÂNSITO DE CAMINHÕES PELO BAIRRO SÃO ROQUE. 2) EMBELEZAMENTO DA AVENIDA PRESIDENTE VARGAS, COM O PLANTIO DE CIPRESTE. 3) SEJA AMPLIADO O PROGRAMA FRENTES EMERGÊNCIAS DE TRABALHO COM A CONTRATAÇÃO DE MAIS PESSOAS. PROPONENTE: VEREADOR VALDIR GRAPIGLIA.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 069/2017 - QUE O PODER EXECUTIVO MUNICIPAL PROVIDENCIE PARA QUE SEJA INSTITUÍDO ATRAVÉS DE LEI MUNICIPAL &amp;#8220;O DIA DA BÍBLIA&amp;#8221; NO MUNICÍPIO DE CONSTANTINA. PROPONENTE: VEREADOR NEOCADIO DI DOMENICO.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 070/2017 &amp;#8211; QUE O PODER EXECUTIVO MUNICIPAL COMPLEMENTE A INDICAÇÃO 055/2017 E ELABORE PROJETO PARA ESTENDER O LOCAL PARA CAMINHADAS DO CONTORNO ASFÁLTICO DA RS 500 ATÉ A RUA GABRIEL PALUDO. PROPONENTE: VEREADOR VILSON MENEGAZZO. </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 071/2017 - QUE O PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE OBRAS, PROVIDENCIE O PLANTIO DA FLOR HORTÊNCIA EM TODO O CONTORNO DA CICLOVIA E DA RUA MARIA FERRONATTO. PROPONENTE: VEREADOR NEOCADIO DI DOMENICO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 072/2017 - QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE SAÚDE, PROVIDENCIE: A) CONVÊNIO COM CASA DE APOIO AOS PACIENTES NA CIDADE DE PASSO FUNDO. PROPONENTE: VEREADORA CLEUSA TOMAZELLI.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO  DE PROTESTO Nº001/2017	REQUER Á MESA, SEJA ENVIADA AS BANCADAS DOS NOSSOS  DEPUTADOS FEDERAIS &amp;#8220;MOÇÃO DE PROTESTO AO PROJETO DE EMENDA À_x000D_
 CONSTITUIÇÃO FEDERAL Nº. 287/2016, QUE PREVÊ A_x000D_
 REFORMA AO SISTEMA PREVIDENCIÁRIO BRASILEIRO</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO 02/2017 - MOÇÃO DE APOIO À MOBILIZAÇÃO DOS PROFESSORES E AGENTES EDUCACIONAIS DA ESCOLA ESTADUAL DE ENSINO MÉDIO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO 03/2017 QUE DEPOIS DE CONSULTADO O PLENÁRIO, APROVADO E COM A ASSINATURA DE TODOS OS VEREADORES, SEJA ENCAMINHADO PARA A CNM &amp;#8211; CONFEDERAÇÃO NACIONAL DOS MUNICÍPIOS:_x000D_
 REQUER Á MESA, SEJA ENVIADA AS CÂMARA DOS DEPUTADOS, SENADO FEDRAL A MOÇÃO DE APOIO AOS MUNICÍPIOS PARA QUE A UNIÂO EDITE UMA MEDIDA PROVISÓRIA PARA GARANTIR APOIO FINANCEIRO AOS MUNICIPIOS.MOÇÃO_x000D_
 &amp;#8220;MOÇÃO DE APOIO AOS PREFEITOS, PARA QUE A UNIÂO EDITE UMA MEDIDA PROVISÓRIA PARA GARANTIR APOIO FINANCEIRO AOS MUNICIPIOS BRASILEIROS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 01/2017 - DE 13/01/2017 &amp;#8211; DO LEGISLATIVO _x000D_
 &amp;#8220;AUTORIZA A MESA DIRETORA A CONTRATAR TEMPORÁRIA E EMERGENCIALMENTE AUXILIAR DE SERVIÇOS GERAIS&amp;#8221;. </t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 02/2017 DE 18 DE JANEIRO DE 2017._x000D_
 &amp;#8220;AUTORIZA O LEGISLATIVO A PROMOVER A REVISÃO GERAL E ANUAL AOS SERVIDORES DO PODER LEGISLATIVO.&amp;#8221;</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO N.º 03/2017 DE 10 DE MARÇO DE 2017. &amp;#8220;DENOMINA PLENÁRIO DO PODER </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 04/2017 DE 09 DE JUNHO DE 2017. &amp;#8220;DENOMINA O GINASIO DE ESPORTES DANILO MUNERON</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 05/2017 DE 15 DE AGOSTO DE 2017. CRIA UMA FUNÇÃO GRATIFICADA NA LEI 2.940/2011, PARA O EXERCÍCIO DO CARGO DE CONTADOR NO PODER LEGISLATIVO, E ALTERA O PARÁGRAFO ÚNICO DA LEI 2.825/2010.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO Nº 06/2017 - CRIA MAIS UMA VAGA DE ASSESSOR DE IMPRENSA NO PLANO DE CARGOS DOS SERVIDORES DO PODER LEGISLATIVO, LEI Nº 2.940/2011, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 07/2017 - DISCIPLINA O HORÁRIO DE FUNCIONAMENTO E SERVIÇO DE PLANTÃO DE ATENDIMENTO DAS FARMÁCIAS E DROGARIAS NO MUNICÍPIO DE CONSTANTINA-RS. PROPONENTE: VEREADOR VILSON MENEGAZZO.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 08/2017 &amp;#8211; INSERE O PARAGRAFO ÚNICO, NO ART. 88 DA LEI Nº 1.790/2002, QUE INSTITUIU O REGIME JURÍDICO DOS SERVIDORES DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO Nº 09/2017 - INSTITUI O PROGRAMA DE INCENTIVO E DESCONTO, DENOMINADO IPTU VERDE NO ÂMBITO DO MUNICÍPIO DE CONSTANTINA E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 001, DE 05 DE JANEIRO DE 2017.  _x000D_
 AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES EMERGENCIAIS E TEMPORÁRIAS PARA SUPRIR NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 002, DE 05 DE JANEIRO DE 2017._x000D_
 AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES EMERGENCIAIS E TEMPORÁRIAS PARA SUPRIR NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 003, DE 05 DE JANEIRO DE 2017. _x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA SUPRIR NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE AGRICULTURA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 004, DE 05 DE JANEIRO DE 2017. _x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 176.577,13 (CENTO E SETENTA E SEIS MIL QUINHENTOS E SETENTA E SETE REAIS E TREZE CENTAVOS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 005, DE 06 DE JANEIRO DE 2017. _x000D_
 AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 176.577,13 (CENTO E SETENTA E SEIS MIL QUINHENTOS E SETENTA E SETE REAIS E TREZE CENTAVOS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 006, DE 18 DE JANEIRO DE 2017 - AUTORIZA O EXECUTIVO MUNICIPAL A PROMOVER A REVISÃO GERAL E ANUAL DOS VENCIMENTOS DOS SERVIDORES 2017</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 007, DE 18 DE JANEIRO DE 2017 - DISPÕE SOBRE O PISO SALARIAL PROFISSIONAL PARA OS OCUPANTES DE CARGOS DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA, REFERENTE AO EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 008, DE 20 DE JANEIRO DE 2017.  _x000D_
 DISPÕE SOBRE O PAGAMENTO, REMISSÃO E COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA, E DÁ OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 009, DE 23 DE JANEIRO DE 2017. _x000D_
 AUTORIZA O EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DÉBITOS PREVIDENCIÁRIOS E ACORDO DE PARCELAMENTO COM O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL &amp;#8211; RPPS._x000D_
 </t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 010, DE 23 DE FEVEREIRO DE 2017 - AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR CONTRA</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 011, DE 23 DE FEVEREIRO DE 2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉD</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 012, DE 08 DE MARÇO DE 2017 - INSTITUI O AUXÍLIO SAÚDE PAGO PELO MUNICÍPIO DE CON</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 013, DE 08 DE MARÇO DE 2017 - ALTERA O CAPUT DO ART. 2º DA LEI MUNICIPAL Nº 3.297</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014, DE 08 DE MARÇO DE 2017 - AUTORIZA O MUNICÍPIO DE CONSTANTINA A CONCEDER AUXÍ</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 015, DE 08 DE MARÇO DE 2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016, DE 08 DE MARÇO DE 2017 - INSTITUI O REGIME DE ADIANTAMENTO DE NUMERÁRIO E DÁ</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 017, DE 09 DE MARÇO DE 2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 018, DE 10 DE MARÇO DE 2017 - INSTITUI O PROGRAMA FRENTE EMERGENCIAL DE TRABALHO </t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 019, DE 22 DE MARÇO DE 2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUB</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 020, DE 30 DE MARÇO DE 2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021 DE 30 DE MARÇO DE 2017 - ALTERA O ART. 1º DA LEI MUNICIPAL 3.274/2014 E DÁ OU</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 022 DE 31 DE MARÇO DE 2017 - ALTERA A LEI MUNICIPAL Nº 3.535, DE 27 DE DEZEMBRO D</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº. 023/2017 DE 05 DE ABRIL DE 2017. &amp;#8220;AUTORIZA O MUNICÍPIO DE CONSTANTINA A FIRMAR TERMO DE COOPERAÇÃO COM O ESTADO DO RIO GRANDE DO SUL, POR INTERMÉDIO DA SECRETARIA DA SEGURANÇA PÚBLICA, COM A INTERVENIÊNCIA DA BRIGADA MILITAR, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 024, DE 13 DE ABRIL DE 2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 9.576,00 (NOVE MIL, QUINHENTOS E SETENTA E SEIS REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 025, DE 17 DE ABRIL DE 2017 - SUBSTITUTIVO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À SOCIEDADE RECREATIVA COMERCIAL E CULTURAL DE CONSTANTINA &amp;#8211; CLUBE COMERCIAL - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 026, DE 13 DE ABRIL DE 2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 10.700,00 (DEZ MIL E SETECENTOS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>PROJETO DE LEI 027/2017 - ALTERA A LEI MUNICIPAL Nº 3.543, DE 25 DE JANEIRO DE 2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 713.550,00 (SETECENTOS E TREZE MIL, QUINHENTOS E CINQUENTA REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 029/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES MENSAIS, A TÍTULO DE PAGAMENTO DE ALUGUEL, PARA A INDÚSTRIA DE CALÇADOS MARIA TERRA LTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>PROJETO DE LEI 030/2017 - &amp;#8220;CRIA FUNÇÃO GRATIFICADA PARA SERVIDOR MUNICIPAL EFETIVO QUE EXERCER FUNÇÃO DE FISCAL AMBIENTAL.&amp;#8221;</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 031/2017, &amp;#8220;INSTITUI O PROGRAMA DE SUBSÍDIO DE HORAS MÁQUINAS PARA MELHORIAS NAS PROPRIEDADES RURAIS DO MUNICÍPIO DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 032,SUBSTITUTIVO. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 74.500,00 (SETENTA E QUATRO MIL E QUINHENTOS REAIS),  INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 033, AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA NO ORÇAMENTO MUNICIPAL VIGENTE NO VALOR DE R$ 20.000,00 (VINTE MIL REAIS), APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 034, AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA NO ORÇAMENTO MUNICIPAL VIGENTE NO VALOR DE R$ 10.500,00 (DEZ MIL E QUINHENTOS REAIS), APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 035, &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR CAMPANHA DE ESTÍMULO À EXPEDIÇÃO DE NOTAS FISCAIS, ESTABELECE SORTEIOS, PREMIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 036, &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM ESTADO DO RIO GRANDE DO SUL ATRAVÉS DA DELEGACIA DE POLÍCIA CIVIL DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 037, &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM ESTADO DO RIO GRANDE DO SUL ATRAVÉS DA COMARCA DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221; </t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 038, AUTORIZA O PODER EXECUTIVO A EFETUAR REPASSE A AUCC - ASSOCIAÇÃO UNIVERSITÁRIA E CULTURAL DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 039 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO DE BEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 040, AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 45.000,00 (QUARENTA E CINCO MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 041, &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO PARA PRESTAÇÃO </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 42/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 83.500,00 (OITENTA E TRÊS MIL E QUINHENTOS REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 043,&amp;#8220;AUTORIZA A CONCESSÃO DE AUXÍLIO AO GAPC &amp;#8211; GRUPO DE APOIO A POLÍCIA CIVIL DO MUNICÍPIO DE CONSTANTINA &amp;#8211; RS&amp;#8221;.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 044, AUTORIZA A CONCESSÃO DE AUXÍLIO AO CONSELHO DE DEFESA E SEGURANÇA DA COMUNIDADE &amp;#8211; CONDESC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 045, &amp;#8220;AUTORIZA REALIZAÇÃO DE TERMO DE PERMISSÃO DE USO DE BEM MÓVEL REPASSADO PELA EMATER/ASCAR AO MUNICÍPIO DE CONSTANTINA ATRAVÉS DE COMODATO À ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS &amp;#8211; APAE DE CONSTANTINA-RS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 046/2017, DE 29 DE MAIO DE 2017 - CONCEDE INCENTIVOS PARA INDÚSTRIA DO MUNICÍPIO DE CONSTANTINA.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 047/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 335.282,70 (TREZENTOS E TRINTA E CINCO MIL, DUZENTOS E OITENTA E DOIS REAIS E SETENTA CENTAVOS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 048, DE 06 DE JUNHO DE 2017. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 3.500,00 (TRÊS MIL E QUINHENTOS REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 049, DE 03 DE JULHO DE 2017 - SUBSTITUTIVO. AUTORIZA O MUNICÍPIO DE CONSTANTINA A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO HOSPITALAR DE RONDA ALTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 050, DE 16 DE JUNHO DE 2017. ALTERA O QUADRO DE BENEFICIÁRIOS DO ART. 1º DA LEI MUNICIPAL Nº 3.436/2015, QUE AUTORIZA A DOAÇÃO DE IMÓVEIS, PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 051, DE 21 DE JUNHO DE 2017.APROVA A EXECUÇÃO DO PROGRAMA MUNICIPAL DE HABITAÇÃO CONDOMÍNIO RESIDENCIAL FLORESTAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052, DE 29 DE JUNHO DE 2017. CRIA O DEPARTAMENTO MUNICIPAL DE TURISMO &amp;#8211; DETUR - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 053 DE 29 DE JUNHO DE 2017. ALTERA A LEI MUNICIPAL Nº 3.535, DE 27 DE DEZEMBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 054 DE 30 DE JUNHO DE 2017. AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR EQUIPAMENTOS PARA A COMUNIDADE DE LINHA BELLI.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 055/2017 - ALTERA O ART. 2º, ALÍNEA B, DA LEI MUNICIPAL Nº 3.586/2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 056/2017 - DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 057/2017 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 058/2017 - ALTERA O INCISO III, DO ARTIGO 1º, DA LEI MUNICIPAL Nº 3.528/2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 059/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 60.000,00 (SESSENTA MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 060/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 PROJETO DE LEI Nº. 061, DE 17 DE JULHO DE 2017. &amp;#8220;AUTORIZA DESAFETAÇÃO DE ÁREA E SERVIDÃO DE PASSAGEM EM IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 062/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 30.000,00 (TRINTA MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 063/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 064, DE 25 DE JULHO DE 2017. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 50.000,00 (CINQUENTA MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 065/2017, AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 2.000,00 (DOIS MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS. </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 066/2017, ALTERA O QUADRO DE BENEFICIÁRIOS DO ART. 2º DA LEI MUNICIPAL Nº 3.274/2014, ALTERADO PELA 3.559/2017, QUE AUTORIZA A ISENÇÃO DE ITPU A IMÓVEIS LOCALIZADOS NO DISTRITO INDUSTRIAL TRANQUILO CALEFFI, PERTENCENTES ÀS EMPRESAS QUE IMPLANTARAM NO LOCAL SUAS ATIVIDADES. </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 067/2017, ALTERA A LEI MUNICIPAL Nº 2.924/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO Nº 068/2017 - SUBSTITUTIVO III - ALTERA E ACRESCE DISPOSITIVOS NA LEI MUNICIPAL Nº 3.330, DE 30 DE SETEMBRO DE 2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 069, DE 07 DE AGOSTO DE 2017. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 208.000,00 (DUZENTOS E OITO MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 070/2017 - INSTITUI GRATIFICAÇÃO DE FUNÇÃO A SER PAGA AO SER PAGA AO SERVIDOR TITULAR DE CARGO DE PROVIMENTO EFETIVO DO PODER EXECUTIVO DESIGNADO PARA EXECUTAR OS SERVIÇOS CONTÁBEIS DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 071/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL AO CTG TAQUARUÇU DE CONSTANTINA/RS E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 PROJETO DE LEI Nº. 072/2017. AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS), INCLUI NO PPA, LDO - 2017, NA LOA - 2017 E APONTA RECURSOS._x000D_
 </t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 073/2017 - ALTERA A LEI MUNICIPAL N° 3.368 DE 27 DE JANEIRO DE 2015.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 074/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 11.000,00 (ONZE MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 075/2017 - AUTORIZA O PODER MUNICIPAL A REPASSAR VALORES MENSAIS, A TITULO DE PAGAMENTO DE ALUGUEL, PARA A CONSTRUTORA APOLINÁRIO LTDA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 076/2017 - DISPÕE SOBRE RESSARCIMENTO DE DESPESAS DE VIAGEM COM VEICULO PRÓPRIO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 077/2017 - SUBSTITUTIVO - EXCLUI DA COMPETÊNCIA DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CONSTANTINA - RPPS, OS BENEFÍCIOS DE AUXÍLIO-DOENÇA, SALÁRIO-MATERNIDADE, SALÁRIO FAMÍLIA E AUXÍLIO RECLUSÃO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 078/2017 - SUBSTITUTIVO - ALTERA EMENTA E ART. 1º DA LEI MUNICIPAL 2.568 DE 09 DE MARÇO DE 2009.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 079/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 7.500,00 (SETE MIL E QUINHENTOS REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 080/2017 (SUBSTITUTIVO III) - ALTERA REDAÇÃO, ACRESCE E REMUNERA PARÁGRAFOS DO ART. 14 DA LEI MUNICIPAL 1.791 DE 26 DE MARÇO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 081/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 34.501,00 (TRINTA E QUATRO MIL, QUINHENTOS E UM REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS. </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 082/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS PARA REGULARIZAÇÃO FUNDIÁRIA DE IMÓVEIS REFERENTES AO CONTRATO DE REPASSE Nº 0342.872-70/2010 E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 083/2017 - INSTITUI A CENTRAL DE CONCILIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 084/2017 (SUBSTITUTIVO) - ALTERA A REDAÇÃO DOS INCISOS III E IV DO ART. 14 DA LEI MUNICIPAL Nº 1.791, DE 26 DE MARÇO DE 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 085/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 086/2017 - ALTERA A LEI MUNICIPAL Nº 3.590, DE 06 DE JULHO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 087/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, SUPLEMENTAR NO VALOR DE R$ 32.000,00 (TRINTA E DOIS MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 088/2017 - ALTERA O § 2º DO ART. 211 DA LEI MUNICIPAL Nº 1.790, DE 26 DE MARÇO DE 2002 E ALTERA O ART. 4º DA LEI MUNICIPAL Nº 1.926, DE 27 DE MAIO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 089/2017 - INSTITUI GRATIFICAÇÃO ESPECIAL - GETV - AOS SERVIDORES QUE INTEGRAM A TURMA VOLANTE MUNICIPAL DO PROGRAMA DE INTEGRAÇÃO TRIBUTÁRIA - PIT DO MUNICÍPIO DE CONSTANTINA. </t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 090/2017 (SUBSTITUTIVO) - DISPÕE SOBRE O PAGAMENTO, REMISSÃO E COBRANÇA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA, A SEREM APLICADOS NA CENTRAL DE CONCILIAÇÃO DA QUAL DISPÕE A LEI MUNICIPAL Nº 3.620, DE 31 DE OUTUBRO DE 2017 E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 091/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 75.000,00 (SETENTA E CINCO MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS.  </t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 092/2017 - AUTORIZA A CONCESSÃO DE AUXÍLIO AO CONSELHO DE DEFESA E SEGURANÇA DA COMUNIDADE - CONDESC.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 093/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 094/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 130.000,00 (CENTO E TRINTA MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS. </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 095/2017 - AUTORIZA O MUNICÍPIO DE CONSTANTINA A CONCEDER AUXÍLIO FINANCEIRO A TÍTULO DE SUBVENÇÃO SOCIAL A APAE - ASSOCIAÇÃO DE PAIS E AMIGOS DO EXCEPCIONAL DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 096/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 1.000,00 (UM MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS. </t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 097/2017 (SUBSTITUTIVO) - FIXA O PERÍMETRO URBANO DA CIDADE DE CONSTANTINA, SUA LINHA DEMARCATÓRIA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 098/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 838.500,00 (OITOCENTOS E TRINTA E OITO MIL E QUINHENTOS REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS. </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 099/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA NO ORÇAMENTO MUNICIPAL VIGENTE NO VALOR DE R$ 491.700,00 (QUATROCENTOS E NOVENTA E UM MIL E SETECENTOS REAIS), APONTA RECURSOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 0100/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO DE BENS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 101/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 40.000,00 (QUARENTA MIL REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS. </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 102/2017 - ALTERA O ART. 6º DA LEI MUNICIPAL 3.542 DE 25 DE JANEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 103/2017 - INSTITUI O NÚCLEO DE APOIO À SAÚDE DA FAMÍLIA - NASF NO MUNICÍPIO DE CONSTANTINA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 0104/2017 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONSTANTINA, PARA O EXERCÍCIO DE 2018 NO VALOR DE R$ 38.772.659,10 (TRINTA E OITO MILHÕES, SETECENTOS E SETENTA E DOIS MIL, SEISCENTOS E CINQUENTA E NOVE REAIS E DEZ CENTAVOS).</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 0105/2017 - AUTORIZA O EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 5.500,00 (CINCO MIL E QUINHENTOS REAIS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS. </t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 0106/2017 - AUTORIZA O EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 13.956,83 (TREZE MIL, NOVECENTOS E CINQUENTA E SEIS REAIS E OITENTA E TRÊS CENTAVOS), INCLUI NO PPA, LDO-2017, NA LOA-2017 E APONTA RECURSOS. </t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N° 0107/2017 - ALTERA O PARÁGRAFO ÚNICO DO ART. 2º DA LEI MUNICIPAL Nº 3.462/2015, ALTERADO PELA LEI MUNICIPAL 3.534/2016. </t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 0108/2017 - RENUMERA ARTIGOS E ALTERA O ART. 3º DA LEI MUNICIPAL Nº 3.470/2016, ALTERADO PELA LEI MUNICIPAL 3.491/2016.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 0109/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA SUPRIR NECESSIDADES DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 0110/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIAS POR EXCEPCIONAL INTERESSE PÚBLICO PARA SUPRIR NECESSIDADES DA SECRETARIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 01/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A RETER VALORES DO DUODÉCIMO DO PODER LEGISLATIVO PARA FINS DE IMPLANTAÇÃO DE CÂMERAS DE SEGURANÇA NO BAIRRO SÃO ROQUE. </t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>PInfo</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO N.º 01/2017 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO, COM ASSENTO NA BANCADA PP - QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO_x000D_
 MUNICIPAL:_x000D_
 1) RELAÇÃO COMPLETA DE TODOS OS IMÓVEIS ALUGADOS PELO MUNICÍPIO DE_x000D_
 CONSTANTINA, CONTENDO:_x000D_
 A) NOME DO PROPRIETÁRIO DO IMÓVEL ALUGADO;_x000D_
 B) ENDEREÇO DO IMÓVEL;_x000D_
 C) VALOR PAGO MENSALMENTE DE ALUGUEL;_x000D_
 D) FORMA DE REAJUSTE DO VALOR;_x000D_
 E) PRAZO DE VALIDADE DO CONTRATO; E_x000D_
 F) QUE SETOR DO MUNICÍPIO FUNCIONA NO IMÓVEL ALUGADO._x000D_
 2) INFORMAR SE EXISTE OUTROS TIPOS DE ALUGUEL, QUE CAUSAM DESPESAS PARA O_x000D_
 MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 02/2017 SENHOR PRESIDENTE:O VEREADOR VILSON MENEGAZZO, COM ASSENTO NA BANCADA DO PP : PEDIDO DE INFORMAÇÃO:_x000D_
 QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL A RELAÇÃO_x000D_
 COMPLETA DE VEÍCULOS, ÔNIBUS, CAMINHÕES E MÁQUINAS DE PROPRIEDADE DO_x000D_
 MUNICÍPIO, DEVIDAMENTE SEPARADOS POR SECRETARIA E COM SEU RESPECTIVO_x000D_
 CÓDIGO DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO N.º 03/2017 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO, COM ASSENTO NA BANCADA DO PP - PEDIDO DE INFORMAÇÃO:_x000D_
 QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL:_x000D_
 RELAÇÃO COMPLETA DE TODAS AS EMPRESAS AQUI ESTABELECIDAS QUE RECEBEM_x000D_
 INCENTIVO DO MUNICÍPIO, CONTENDO:_x000D_
 A) NOME DA EMPRESA;_x000D_
 B) CNPJ;_x000D_
 C) ENDEREÇO DE FUNCIONAMENTO DA EMPRESA;_x000D_
 D) VALOR DO INCENTIVO;_x000D_
 E) EMBASAMENTO LEGAL QUE CONCEDE O INCENTIVO._x000D_
 </t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO N.º 04/2017 SENHOR PRESIDENTE: O VEREADOR VILSON MENEGAZZO, COM ASSENTO NA BANCADA DO PP PEDIDO DE INFORMAÇÃO:_x000D_
 QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL:_x000D_
 1) RELAÇÃO DE TODAS AS PESSOAS QUE POSSUEM CONCESSÃO DE TÁXIS FORNECIDAS PELO_x000D_
 MUNICÍPIO DE CONSTANTINA, CONTENDO:_x000D_
 A) NOME DO PROPRIETÁRIO;_x000D_
 B) LOCAL DE FUNCIONAMENTO._x000D_
 2) RELAÇÃO DE TODAS AS EMPRESAS QUE POSSUEM ALVARÁ PARA TRANSPORTE COLETIVO_x000D_
 FORNECIDAS PELO MUNICÍPIO, CONTENDO:_x000D_
 A) NOME DA EMPRESA;_x000D_
 B) CNPJ;_x000D_
 </t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 05/2017  SENHOR PRESIDENTE:O VEREADOR VILSON MENEGAZZO, PEDIDO DE INFORMAÇÃO QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO_x000D_
 MUNICIPAL:_x000D_
 1) CÓPIA DO EMPENHO DO EMPENHO Nº 2191, DE 20 DE MARÇO DE 2017;_x000D_
 2) CÓPIA DA NOTA FISCAL EMPENHADA;_x000D_
 3) RELAÇÃO DOS AGRICULTORES BENEFICIADOS COM HORA MÁQUINAS, CONTENDO:_x000D_
 A) NOME DO AGRICULTOR;_x000D_
 B) LOCALIDADE;_x000D_
 C) NÚMERO DE HORAS MÁQUINAS REALIZADAS POR AGRICULTOR;_x000D_
 D) TIPO DE SERVIÇO REALIZADO PARA O REFERIDO AGRICULTOR.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 06/2017 OS VEREADORES ARI DIRCEU GIACOMINI, ALUISIO VALLE, NILDO ZANELLA, S_x000D_
 QUE O PODER EXECUTIVO MUNICIPAL ENVIE O QUE É SOLICITADO, A SEGUIR:_x000D_
 1) CÓPIA DA ATA DO CONSELHO MUNICIPAL DE DESPORTOS DE CONSTANTINA QUE TRATOU DA_x000D_
 ORGANIZAÇÃO DO CAMPEONATO MUNICIPAL DE FUTEBOL ALUSIVO AOS 58 ANOS DE EMANCIPAÇÃO_x000D_
 POLÍTICO-ADMINISTRATIVA DO MUNICÍPIO._x000D_
 2) CÓPIA DO REGULAMENTO E CARNÊ DOS JOGOS._x000D_
 3) INFORMAR NOMINALMENTE AS EQUIPES PARTICIPANTES DA COMPETIÇÃO._x000D_
 4) QUAL VALOR PAGO POR CADA EQUIPE PARA PARTICIPAR DA COMPETIÇÃO?_x000D_
 5) O VALOR COBRADO É PARA TODA A COMPETIÇÃO OU HAVERÁ OUTRAS COBRANÇAS DAS EQUIPES ATÉ O_x000D_
 FINAL DA COMPETIÇÃO?_x000D_
 6) QUAL A FINALIDADE E A QUE SE DESTINA DO VALOR COBRADO DAS EQUIPES?_x000D_
 7) COMPROVANTE DE QUE OS RECURSOS COBRADOS DERAM ENTRADA NA CONTABILIDADE DO_x000D_
 MUNICÍPIO._x000D_
 8) COM RELAÇÃO AS DESPESAS DE ARBITRAGEM DA COMPETIÇÃO, SOLICITAMOS INFORMAR:_x000D_
 A) CÓPIA DO CONTRATO FIRMADO COM LIGA DE ÁRBITROS, ENTIDADE OU ÓRGÃO CONTRATADO PARA_x000D_
 ARBITRAGEM DOS JOGOS;_x000D_
 B) VALOR PAGO POR JOGO;_x000D_
 9) INFORMAR SE, NA DEFINIÇÃO DOS RESPONSÁVEIS PELA ARBITRAGEM OUVE CONSULTA A LIGA DE_x000D_
 ÁRBITROS DE CONSTANTINA, BEM COMO INFORMAR A PROPOSTA QUE A MESMA FEZ PARA APITAR OS_x000D_
 JOGOS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 07/2017 SENHOR PRESIDENTE: O VEREADOR ARI DIRCEU GIACOMINI, ALUISIO CESAR C_x000D_
 PEDIDO DE INFORMAÇÃO: QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO_x000D_
 MUNICIPAL:_x000D_
 1) COMPOSIÇÃO DA DÍVIDA PARCELADA DO MUNICÍPIO DE CONSTANTINA,_x000D_
 INFORMANDO:_x000D_
 A) NOME DO CREDOR;_x000D_
 B) DATA DA CONTRATAÇÃO DA REFERIDA DÍVIDA_x000D_
 C) VALOR DE CADA CONTRATO DA DÍVIDA (SALDO EM 31 DE DEZEMBRO DE 2016);_x000D_
 D) VALOR DE CADA PARCELA COM DATA DE VENCIMENTO ATÉ A QUITAÇÃO TOTAL DA MESMA;_x000D_
 2) COMPOSIÇÃO DA DÍVIDA NÃO PARCELADA, INFORMANDO_x000D_
 A) VALORES TOTAIS POR RECURSO:_x000D_
 - EMPENHOS A PAGAR_x000D_
 - RESTOS A PAGAR_x000D_
 - SALDO FINANCEIRO DISPONÍVEL_x000D_
 - CRÉDITOS DE CONVÊNIOS A RECEBER_x000D_
 - VALOR DE OUTROS CRÉDITOS A RECEBER_x000D_
 - VALOR DE OUTRAS CONTAS APAGAR_x000D_
 - VALOR DE OUTROS CRÉDITOS A RECEBER_x000D_
 - VALOR DA SUFICIÊNCIA OU INSUFICIÊNCIA FINANCEIRA, CONSIDERANDO: SALDO FINANCEIRO DISPONÍVEL,_x000D_
 MAIS CRÉDITOS DE CONVÊNIOS A RECEBER, MAIS OUTROS CRÉDITOS A RECEBER, MAIS EMPENHOS A PAGAR,_x000D_
 MAIS RESTOS A PAGAR E MAIS OUTRAS CONTAS A PAGAR._x000D_
 B) VALOR TOTAIS POR CONVÊNIO, REFERENTE A OBRAS, AQUISIÇÃO DE EQUIPAMENTOS:_x000D_
 - NÚMERO DO CONVÊNIO_x000D_
 - OBJETO DO CONVÊNIO_x000D_
 - FORNECEDOR;_x000D_
 - SALDO DE EMPENHOS A PAGAR_x000D_
 - SALDO DE RESTOS A PAGAR_x000D_
 - SALDO FINANCEIRO DISPONÍVEL_x000D_
 - SALDO DO CONVÊNIO A RECEBER_x000D_
 - SALDO DA CONTRAPARTIDA A PAGAR</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO N.º 08/2017_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR ALUISIO CESAR CALEFFI VALLE, ARI DIRCEU GIACOMINI,  NILDO ZANELLA, SONIA CÂMARA LIMA E VILSON MENEGAZZO, COM ASSENTO NAS BANCADAS DO PP E PSDB, NOS TERMOS REGIMENTAIS, SOLICITA QUE, APÓS TRAMITAÇÃO E APROVAÇÃO DO PLENÁRIO, SEJA ENVIADO AO PODER EXECUTIVO MUNICIPAL, O SEGUINTE:_x000D_
 PEDIDO DE INFORMAÇÃO: 	QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL:_x000D_
 1)	RELAÇÃO DOS MOTORISTAS LOTADOS NA SECRETARIA DA EDUCAÇÃO QUE FAZEM O TRANSPORTE ESCOLAR, QUAL O TRAJETO DE CADA UM E CÓPIA DA CARTEIRA NACIONAL DE HABILITAÇÃO DOS MESMOS._x000D_
 2)	RELAÇÃO DA FROTA DE ÔNIBUS, KOMBI OU AUTOMÓVEL, SE FOR O CASO, QUE TRANSPORTAM OS ALUNOS DA REDE ESCOLAR DE ENSINO, BEM COMO O SEU ANO DE FABRICAÇÃO E SE HOUVE REVISÃO ANTES DE INICIAR O TRANSPORTE ESCOLAR _x000D_
 </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO N.º 09/2017 PEDIDO DE INFORMAÇÃO: 	QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL AS SEGUINTES INFORMAÇÕES:_x000D_
 - SE NO INICIO DA ATUAL ADMINISTRAÇÃO HAVIAM EMPRESAS CONTRATADAS PARA PRESTAR O SERVIÇO DE TRANSPORTE ESCOLAR? _x000D_
 - SE EXISTIAM, QUAL O PRAZO DE VENCIMENTO DESTES CONTRATOS? _x000D_
 - NOVAS EMPRESAS FORAM CONTRATADAS PARA PRESTAR REFERIDO SERVIÇO? _x000D_
 - OS CONTRATOS RESCINDIDOS ERAM FRUTO DE LICITAÇÃO? _x000D_
 - CASO ERAM DEVIDAMENTE LICITADOS, QUAL O MOTIVO DA RESCISÃO ANTECIPADA DESTES CONTRATOS? _x000D_
 - SE HOUVE ADEQUAÇÃO DE ROTAS, COM DIMINUIÇÃO OU AUMENTO DE VALORES OU QUILOMETRAGEM, ERA IMPOSSÍVEL FAZER ADITAMENTO NOS CONTRATOS EXISTENTES, ORA RESCINDIDOS?_x000D_
 - E OS ATUAIS, QUAL A MODALIDADE DE LICITAÇÃO ADOTADA PARA AS NOVAS CONTRATAÇÕES? _x000D_
 </t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO Nº 010/2017 - QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL RELATÓRIO DE TODAS AS DESPESAS REFERENTES A PROGRAMAÇÃO EM HOMENAGEM AOS 58 ANOS DO MUNICÍPIO DE CONSTANTINA, CONTENDO, HISTÓRICO DA DESPESA, CREDOR E VALOR PAGO. </t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO N.º 11/2017 - 1) QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL RELAÇÃO DOS ESTAGIÁRIOS CONTRATADOS DE CONFORMIDADE COM E LEI MUNICIPAL Nº 3.542/2017, INFORMANDO: _x000D_
 _x000D_
 A) NOME DO ESTAGIÁRIO (A)_x000D_
 B) REMUNERAÇÃO_x000D_
 C) SETOR ONDE ESTÁ EXERCENDO AS FUNÇÕES_x000D_
 D) INFORMAR NOME E REMUNERAÇÃO DOS ESTAGIÁRIOS CEDIDOS PARA DELEGACIA DE POLÍCIA CIVIL E PODER JUDICIÁRIO, CONFORME AUTORIZAÇÃO LEGISLATIVA.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO Nº 012/2017 &amp;#8211; QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL, CONSIDERANDO MÊS BASE OUTUBRO DE 2017:_x000D_
 1) RELAÇÃO DE TODOS OS SERVIDORES MUNICIPAIS POR SECRETARIA, INFORMANDO SEPARADAMENTE:_x000D_
 A) SERVIDORES EFETIVOS;_x000D_
 B) SERVIDORES COM CONTRATO EMERGENCIAL;_x000D_
 C) SERVIDORES NOMEADOS EM CARGO EM COMISSÃO;_x000D_
 D) SERVIDORES CONTRATADOS ATRAVÉS DA CLT;_x000D_
 E) SERVIDORES COM AMPLIAÇÃO DE CARGA HORÁRIA (DESDOBRE);_x000D_
 2) RELAÇÃO POR SECRETARIA DE SERVIDORES QUE RECEBEM FUNÇÃO GRATIFICADA (FG), INFORMANDO NOME DO SERVIDOR, TIPO DE FG E VALOR PAGO;_x000D_
 3) RELAÇÃO POR SECRETARIA DE SERVIDORES QUE RECEBEM GRATIFICAÇÃO DE FUNÇÃO (GF), INFORMANDO NOME DO SERVIDOR, TIPO DE GF E VALOR PAGO;_x000D_
 4) RELAÇÃO DE TODOS OS ESTAGIÁRIOS, LOCAL ONDE EXERCEM AS ATIVIDADES E O VALOR PAGO;_x000D_
 5) RELAÇÃO DE TODOS OS CONTRATADOS ATRAVÉS DO PROGRAMA AÇÃO COMUNITÁRIA;_x000D_
 6) DETALHAR TODOS OS CONTRATOS DE PRESTADORES FÍSICO E JURÍDICO, POR SECRETARIA, INFORMANDO QUAL O RECURSO UTILIZADO PARA PAGAMENTO. _x000D_
 </t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO Nº 013/2017 - QUE SEJA ENCAMINHADO AO PODER LEGISLATIVO MUNICIPAL RELATÓRIO COMPLETO REFERENTES AS HORAS EXTRAS PAGAS AOS SERVIDORES PÚBLICOS MUNICIPAIS DE CONSTANTINA, ESPECIFICANDO:_x000D_
 A) PERÍODO: MENSALMENTE, DE JANEIRO A OUTUBRO DE 2017;_x000D_
 B) NOME DO SERVIDOR POR SECRETARIA, FUNÇÃO DO SERVIDOR, HORAS EXTRAS PAGAS MENSAIS E VALOR MENSAL PAGO._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -2876,68 +2876,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/648/648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/650/650_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/657/657_texto_integral.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/661/661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/662/662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/663/663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/665/665_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/666/666_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/673/673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/672/672_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/693/693_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/694/694_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>