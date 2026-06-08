--- v0 (2026-01-22)
+++ v1 (2026-06-08)
@@ -54,711 +54,711 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FELIPE GHEDINI SANTIN</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2016 - COMBATE A DENGUE_x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES FELIPE GHEDINI SANTIN, GERRI SAWARIS, MARC</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALUISIO CEZAR CALEFFI VALLE</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/490/490_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2016 - GALERIA CORSAN_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES ALUISIO CESAR CALEFFI VALLE, FELIPE GHEDIN</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/503/503_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2016_x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES FELIPE GHEDINI SANTIN, GERRI SAWARIS, MARCIO - REDUTOR DE VELOCIDADE, MAPEAMENTO DAS ESTRADAS DO INTERIOR, INTEGRAÇÃO ESPORTIVA E AGILIDADE NA LIBERAÇÃO DO SUSAF</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>GERRI SAWARIS</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 04/2016_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR GERRI SAWARIS DA BANCADA DO PSB/PT/PMDB, COM O </t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CLEUSA RABAIOLI TOMAZELLI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2016_x000D_
 SENHOR PRESIDENTE:_x000D_
 A VEREADORA CLEUSA RABAIOLI TOMAZELLI DA BANCADA DO PT/PSB</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IVANETE MOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2016_x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES IVANETE MOREIRA, GERRI SAWARIS, MARCIO SARET</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>EDEMAR MUNERON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 02/2016 - &amp;#8220;ACATA O VETO AO PROJETO DE LEI DO EXECUTIVO Nº 51</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>ARI DIRCEU GIACOMINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/2016 DE 08/01/2016 &amp;#8211; DO LEGISLATIVO  &amp;#8220;DENOMINA RUAS DA CIDADE DE CONSTANTINA"</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO N.º 02/2016 DE 15 DE JANEIRO DE 2016. &amp;#8220;AUTORIZA O LEGISLATIVO A </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 03/2016 DE 15 DE JANEIRO DE 2016._x000D_
 AUTORIZA O LEGISLATIVO PROMOVER</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO N.º 04/2016 DE 15 DE JANEIRO DE 2016._x000D_
 CONCEDE REPOSIÇÃO SALARIAL AOS </t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 05/2016 DE 15 DE JANEIRO DE 2016._x000D_
 CONCEDE REPOSIÇÃO AOS SUBSÍDIOS</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2016 DE 14/03/2016 &amp;#8211; DO LEGISLATIVO_x000D_
 &amp;#8220;ALTERA A LEI 1.790/2002, PARA</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 15/2015 - DE 01 DE DEZEMBRO DE 2015 &amp;#8211; DO LEGISLATIVO - &amp;#8220;AUTORIZA A ME</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08/2016 DE 06/06/2016 &amp;#8211; DO LEGISLATIVO_x000D_
 DISPÕE SOBRE A OBRIGATORIEDADE DA RE</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2016 DE 06/06/2016 &amp;#8211; DO LEGISLATIVO_x000D_
 DISPÕE SOBRE CAMPANHA EDUCATIVA NO C</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10/2016 DE 06/06/2016 &amp;#8211; DO LEGISLATIVO_x000D_
 DISPÕE SOBRE A CAMPANHA EDUCATIVA NO</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 11/2016 &amp;#8211; DE 14 DE JULHO DE 2016, &amp;#8220;REGULAMENTA A LETRA &amp;#8220;A&amp;#8221; DO INCISO V, DO ARTIGO 127 DA LEI ORGÂNICA DO MUNICÍPIO DE CONSTANTINA &amp;#8211; QUE DISCIPLINA A ELEIÇÃO PARA DIRETORES NAS ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 12/2016 DE 22 DE JULHO DE 2016 DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 13/2016 DE 22 DE JULHO DE 2016. DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIO</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 14/2016 DE 22 DE JULHO DE 2016 - DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDI</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/</t>
+    <t>http://sapl.constantina.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 001/2016 - ALTERA O ART. 2º DA LEI MUNICIPAL Nº 3.084/2012 QUE REGULA A ESTRUTURA MUNICIPAL DE TRANSITO</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002/2016 - CRIA CARGO NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO DEFINIDO NO ART. 4 DA LEI 3.424/2015</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 003/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À RÁDIO FM</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 004/2016 - CRIA O CONSELHO MUNICIPAL DE TURISMO - COMTUR._x000D_
 </t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 005/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 006/2016 - AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES EMERGENCIAIS E T</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 007/2016 - AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR TEMPORARIAMENTE, NO ÂMBITO </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 008/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA </t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/500/500_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/500/500_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 009/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 010/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIA</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 011/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL SUPLEMENTA</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 012/2016 - AUTORIZA O EXECUTIVO MUNICIPAL A PROMOVER REVISÃO GERAL ANUAL DOS VENC</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 013/2016 - DISPÕE SOBRE O PISO SALARIAL PROFISSIONAL PARA OS OCUPANTES DE CARGOS </t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014, DE 10 DE FEVEREIRO DE 2016 - ALTERA O CAPUT DO ART. 2º DA LEI MUNICIPAL Nº 3</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 015, DE 10 DE FEVEREIRO DE 2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR </t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016, DE 10 DE FEVEREIRO DE 2016 - DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO DE POLÍT</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 017, DE 11 DE FEVEREIRO DE 2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 018/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL SUPLEMENTA</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 019/2016 - AUTORIZA O MUNICÍPIO DE CONSTANTINA A CONCEDER AUXÍLIO FINANCEIRO A TÍ</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020/2016 - ALTERA O ART. 3º DA LEI MUNICIPAL Nº 3.232/2013, REVOGA O ART. 7° DA L</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021/2016 - DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO CONSTA</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 022/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL </t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2016 - AUTORIZA O PODER EXECUTIVO A EFETUAR REPASSE A AUCC - ASSOCIAÇÃO UNIVER</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 024/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES MENSAIS, A TÍT</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 025/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 026/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 027/2016 - INSTITUI O PROGRAMA MUNICIPAL DE COMBATE E PREVENÇÃO DA DENGUE E DÁ OU</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 028/2016 - ALTERA OS VENCIMENTOS BÁSICOS DOS CARGOS DO QUADRO DE CARGOS DA LEI MU</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 029/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA </t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 030/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL </t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 031/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPASSAR VALORES MENSAIS PARA A</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 032/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER ISENÇÃO DE IMPOSTOS E </t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 033/2016 - APROVA A EXECUÇÃO DO PROGRAMA MUNICIPAL DE HABITAÇÃO NO CONDOMÍNIO RES</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 034/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL SUPLEMENTA</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 035/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL </t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 036/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL SUPLEMENTA</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 037/2016 - AUTORIZA A CONCESSÃO DE AUXÍLIO AO CONSELHO DE DEFESA E SEGURANÇA DA C</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 038/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL </t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 039/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 040/2016 - DENOMINA TRAVESSA DO LOTEAMENTO SÃO CRISTÓVÃO NO MUNICÍPIO DE CONSTANT</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 041/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRI</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 042/2016 - AUTORIZA O MUNICÍPIO DE CONSTANTINA A FIRMAR CONVÊNIO COM O HOSPITAL C</t>
   </si>
   <si>
     <t>556</t>
   </si>
@@ -771,111 +771,111 @@
   <si>
     <t>560</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 044/2016 - ALTERA AS ATRIBUIÇÕES DO CARGO DE GESTOR PREVIDENCIÁRIO E DÁ OUTRAS PR</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 045/2016 - DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE COMPOSTO BACTERIOLÓGICO ENZIM</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 046/2016 - AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE BENS PARA COMPRA E VEND</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 047/2016 - AUTORIZA O PODER EXECUTIVO A CONCEDER O USO DE ESPAÇO PÚBLICO E DÁ OUT</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 048/2016 - DÁ NOVA REDAÇÃO AO ART. 107-A, E ACRESCENTA § 1° E § 2° AO ART. 107-A </t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 049/2016 - SUBSTITUTIVO - DÁ NOVA REDAÇÃO AO ART. 24, III, AO § 3° E § 7°, E ACRE</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N&amp;#1637; 050/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL SUPL</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 051/2016 - DÁ NOVA REDAÇÃO AO ART. 78 CAPUT, ACRESCENTA O § 10 E DÁ NOVA REDAÇÃO </t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052/2016 - SUBSTITUTIVO - AUTORIZA O PODER EXECUTIVO A EFETUAR CEDÊNCIA DE SERVID</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 053/2016 - ALTERA A REDAÇÃO DOS INCISOS III E IV DO ART. 14 DA LEI MUNICIPAL N°. </t>
   </si>
   <si>
     <t>573</t>
   </si>
@@ -888,51 +888,51 @@
   <si>
     <t>574</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 055/2016 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PERMISSÃO DE USO E DÁ </t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 056/2016 - DISPÕE SOBRE A SUPLEMENTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 9.000,00 (NOV</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 057/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O ESTADO DO</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 058/2016 - AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DÉBITOS CO</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 059/2016 - AUTORIZA O EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DÉBITOS PREVIDEN</t>
   </si>
   <si>
     <t>582</t>
   </si>
@@ -948,117 +948,117 @@
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 061/2016 - ALTERA O PARÁGRAFO ÚNICO DO ART. 2º DA LEI MUNICIPAL Nº 3.462/2015 E D</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 062/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIA</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N.º 01 DE 13 DE JUNHO DE 2006._x000D_
 &amp;#8220;HOMENAGEIA A JOVEM GESSICA SCARPARO BERG</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 02/2016 DE 04 DE AGOSTO DE 2016. &amp;#8220;ALTERA O ART. 5º DA RESOLUÇÃO Nº 02 PAGADORIA</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 03/2016 DE 01 DE SETEMBRO DE 2016._x000D_
 &amp;#8220;ALTERA OS ART. 142 E 169 DO REGIM</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO N° 04/2016 DE 21 DE NOVEMBRO DE 2016._x000D_
 _x000D_
 &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A RETER VALORES DO DUODÉCIMO DO PODER LEGISLATIVO PARA FINS DE APOIO A AHCROS&amp;#8221; </t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>PInfo</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">BANCO DO BRASIL PELOS 100 ANOS DE INSTALAÇÃO NO RS E 34 ANOS DE INSTALAÇÃO NO MUNICÍPIO DE CONSTANTINA._x000D_
 </t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE LOUVOR Nº 02/2016_x000D_
 ESCOLA SÃO JOSÉ PELOS 54 ANOS DE INSTALAÇÃO NO MUNICÍPIO DE CONSTANTINA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 01/2016_x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES GERRI SAWARIS, CLEUSA RABAIOLLI T</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1367,68 +1367,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/496/496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/502/502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/513/513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/514/514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/521/521_texto_integral.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/525/525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/526/526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/531/531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/535/535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/536/536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/537/537_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/538/538_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/546/546_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/559/559_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/553/553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/566/566_texto_integral.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/565/565_texto_integral.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/575/575_texto_integral.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/561/561_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/563/563_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/579/579_texto_integral.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2016/532/532_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>