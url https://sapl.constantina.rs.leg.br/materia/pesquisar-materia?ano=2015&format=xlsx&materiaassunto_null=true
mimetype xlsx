--- v0 (2026-01-22)
+++ v1 (2026-04-23)
@@ -54,750 +54,750 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CLARICE C. CONTERATO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 A VEREADORA CLARICE CONTERATO DA BANCADA DO PP, COM O APOI</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 A VEREADORA CLARICE CONTERATO DA BANCADA DO PP, COM O APOI</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 A VEREADORA CLARICE CONTERATO DA BANCADA DO PP, COM O APOI</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/</t>
+    <t>http://sapl.constantina.rs.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 A VEREADORA CLARICE CONTERATO DA BANCADA DO PP, COM O APOI</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EDEMAR MUNERON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2015 INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE: &amp;#8220;A TRANSFERÊNCIA DE UM PONT</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ARI DIRCEU GIACOMINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 07/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR ARI DIRCEU GIACOMINI DA BANCADA DO PSDB, COM O </t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CLEUSA RABAIOLI TOMAZELLI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 08/2015_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO PROVIDENCIE:_x000D_
 A)	A CRIAÇÃO DE UM PROGRAMA DE APOIO À BACIA LEITEIRA (INSEMINAÇÃO AO GADO LEITEIRO E DE CORTE, MELHORAMENTO DA PROPRIEDADE)._x000D_
 </t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DORVALINO CAZAROTTO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR DORVALINO CAZAROTTO  DA BANCADA DO PP, NOS TERM</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2015 SENHOR PRESIDENTE:_x000D_
 O VEREADOR DORVALINO CAZAROTTO  DA BANCADA DO PP, NOS TERMO</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2015 SENHOR PRESIDENTE:_x000D_
 O VEREADOR DORVALINO CAZAROTTO  DA BANCADA DO PP, NOS TERMO</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2015 SENHOR PRESIDENTE: O VEREADOR DORVALINO CAZAROTTO  DA BANCADA DO PP, NOS TERMOS</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2015 SENHOR PRESIDENTE: O VEREADOR DORVALINO CAZAROTTO  DA BANCADA DO PP, NOS TERMOS</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 14/2015 SENHOR PRESIDENTE: O VEREADOR DORVALINO CAZAROTTO DA BANCADA DO PP, NOS TERMOS </t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 15/2015 SENHOR PRESIDENTE: O VEREADOR DORVALINO CAZAROTTO DA BANCADA DO PP, NOS TERMOS </t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16/2015 SENHOR PRESIDENTE: OS VEREADORES CLEUSA RABAIOLI TOMAZELLI, GERRI SAWARIS, MARC</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2015 SENHOR PRESIDENTE: OS VEREADORES CLEUSA RABAIOLI TOMAZELLI, GERRI SAWARIS, MARC</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>FATIMA REMONTI SORANZO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18/2015, SENHOR PRESIDENTE:_x000D_
 OS VEREADORES FATIMA REMONTI SORANZO, MARISA BRESSAN, CLEU</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 19/2015 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES FATIMA REMONTI SORANZO, MARISA BRESSAN, CLEUS</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 20/2015 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES FATIMA REMONTI SORANZO, MARISA BRESSAN, CLEUS</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MARISA BRESSAN</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 21/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES FATIMA REMONTI SORANZO, MARISA BRESSAN, CLEU</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 22/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES MARISA BRESSAN, FATIMA REMONTI SORANZO, CLEU</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO PROVIDENCIE, DENTRO DOS PROJETOS DE FINANCIAMENTOS JÁ APROVADOS: A- O ASFALTAMENTO DA RUA ULISSES GIACOMINI EM FRENTE AO NOVO PRÉDIO DO FORUM DA COMARCA DE CONSTANTINA; B- O ASFALTAMENTO DA RUA SABINO FIORENTIN; C- A MODIFICAÇÃO DO TREVO EM FRENTE A CORSAN, COM A DEVIDA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 24/2015_x000D_
 _x000D_
 QUE O PODER EXECUTIVO,, ATRAVÉS DA SECRETARIA DE SAÚDE BUSQUE RECURSOS: A- PARA A CONSTRUÇÃO DO LAR DO IDOSO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 25/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 A VEREADORA FATIMA REMONTI SORANZO DA BANCADA DO PMDB/PT, </t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 26/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 A VEREADORA FATIMA REMONTI SORANZO DA BANCADA DO PMDB/PT, </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ALMIR VILLA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 27/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR ALMIR VILLA DA BANCADA DO PP, NOS TERMOS REGIME</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>LIRIO RIGON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 30/2015  SENHOR PRESIDENTE:_x000D_
 O VEREADOR LIRIO RIGON DA BANCADA DO PP, NOS TERMOS REGIME</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>IRENA VANTZING GERALDO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 31/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 A VEREADORA IRENA GERALDO DA BANCADA DO PP, NOS TERMOS REG</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 32/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES CLEUSA RABAIOLI TOMAZELLI, GERRI SAWARIS, MA</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 33/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR EDEMAR MUNERON DA BANCADA DO PDT, COM O APOIO D</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 34/2015 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES CLEUSA RABAIOLI TOMAZELLI, GERRI SAWARIS, MAR</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>VOLMIR MARTINELLI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 35/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR VOLMIR MARTINELLI DA BANCADA DO PP, NOS TERMOS </t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 36/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 A VEREADORA IRENA GERALDO DA BANCADA DO PP, NOS TERMOS REG</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 37/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR EDEMAR MUNERON DA BANCADA DO PDT, COM O APOIO D</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>GERRI SAWARIS</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2015 - APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 2</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 02/2015. APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 20</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 03/2015. APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO DE 20</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO PREFEITO MUNICIPAL DO EXERCÍCIO 2013.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº 05/2015._x000D_
 &amp;#8220;CONCEDE TÍTULO DE CIDADÃO CONSTANTINENSE&amp;#8221;</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>ALUISIO CEZAR CALEFFI VALLE</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/2015 DE 05 DE JANEIRO DE 2015._x000D_
 OBRIGA O CONSELHO MUNICIPAL DE DESPORTO &amp;#8211;</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 02/2015 - DE 13 DE JANEIRO DE 2015 &amp;#8211; DO LEGISLATIVO_x000D_
 &amp;#8220;ALTERA A LEI 3.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 03/2015 DE 19 DE JANEIRO DE 2015._x000D_
 &amp;#8220;AUTORIZA O LEGISLATIVO A PROMOVER REPOSIÇÃO E REAJUSTE SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES.&amp;#8221;</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 04/2015 DE 19 DE JANEIRO DE 2015. AUTORIZA O LEGISLATIVO PROMOVER REPOSIÇÃO AOS SUBSÍDIOS DOS VEREADORES.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 05/2015 DE 19 DE JANEIRO DE 2015. CONCEDE REPOSIÇÃO SALARIAL AOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 06/2015 DE 19 DE JANEIRO DE 2015.CONCEDE REPOSIÇÃO AOS SUBSÍDIOS DOS SECRETÁRIOS</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 07/2015 DE 02 DE MARÇO DE 2015._x000D_
 INSTITUI NO MUNICÍPIO DE CONSTANTINA O DIA DO GAITEIRO.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 08/2015 DE 22 DE ABRIL DE 2015.   _x000D_
 INSTITUI NO MUNICÍPIO DE CONSTANTINA O DIA DA ETNIA ITALIANA.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO N.º 09/2015 DE 16 DE JUNHO DE 2015. DISPÕE SOBRE A CRIAÇÃO DA GALERIA </t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 10/2015 DE 16 DE JUNHO DE 2015. DISPÕE SOBRE A CRIAÇÃO DO MUSEU FO</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 11/2015 DE 16 DE JUNHO DE 2015. &amp;#8220;INSTITUI O TROFÉU MULHER CI</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 12/2015 DE 14 DE SETEMBRO DE 2015 - &amp;#8220;CRIA A COMISSÃO DISCIPLINAR ESPORTIVA DO MUNICÍPIO DE CONSTANTINA-RS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO N.º 13/2015 DE 20 DE NOVEMBRO DE 2015. &amp;#8220;DENOMINA RUAS DO LOTEAME</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO N.º 14/2015 DE 30.11.2015 &amp;#8211; INICIATIVA POPULAR_x000D_
 &amp;#8220;INSTITUI </t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 15/2015 - DE 01 DE DEZEMBRO DE 2015 &amp;#8211; DO LEGISLATIVO_x000D_
 &amp;#8220;AUTORIZA A MESA DIRETORA CONTRATAÇÃO EMERGENCIAL</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 001/2015 - DISPÕE SOBRE DESCONTO E PAGAMENTOS DE IMPOSTOS E TAXAS E DÁ OUTRAS PRO</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 002/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIA</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 003/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 004/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ASSOCIAÇÃO DE COMUNICAÇÃO COMUNITÁRIA EDUCATIVA E CULTURAL CONSTANTINA &amp;#8211; RÁDIO FM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
@@ -828,51 +828,51 @@
   <si>
     <t>PROJETO DE LEI Nº. 009/2015 - DISPÕE SOBRE O PISO SALARIAL PROFISSIONAL PARA OS OCUPANTES DE CARGOS DO MAGISTÉRIO PÚBLICO MUNICIPAL DA EDUCAÇÃO BÁSICA, REFERENTE AO EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ESPECIAL, NO ORÇAMENTO DO MUNICÍPIO DE CONSTANTINA, PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 011/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O COREDE RV</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 012/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL N</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 013/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 014/2015 - ALTERA A REDAÇÃO DO §1º DO INCISO III DO ART. 24 DA LEI MUNICIPAL Nº 3</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 015/2015 - ALTERA O ART. 8º DA LEI MUNICIPAL Nº 3.314, DE 05 DE AGOSTO DE 2014 E </t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016/2015 -  ALTERA A REDAÇÃO DOS INCISOS III E IV DO ART. 14 DA LEI MUNICIPAL N°. 1.791 DE 26 DE MARÇO 2002 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
@@ -891,72 +891,72 @@
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 019/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CONSTANTINA A FIRMAR CONVÊNIO </t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020/2015 - AUTORIZA O PODER EXECUTIVO DESAFETAR E PERMUTAR IMÓVEL DO MUNICÍPIO DE</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIA</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 022/2015 - AUTORIZA O MUNICÍPIO DE CONSTANTINA A CONCEDER AUXÍLIO FINANCEIRO A TÍ</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 023, DE 16 DE MARÇO DE 2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2015 - AUTORIZA O PODER EXECUTIVO A EFETUAR REPASSE A AUCC - ASSOCIAÇÃO UNIVER</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 025/2015 - RATIFICA O TERMO DE CONCESSÃO DE USO MÚTUO DE BENS E SERVIÇOS CELEBRAD</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 026/2015 - AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO EMERGENCIAL E TEM</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 027/2015 - DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROTEÇÃO AOS DIREITOS DA CRIANÇA </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 028/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL, INCLUIR</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>29</t>
   </si>
@@ -975,384 +975,384 @@
   <si>
     <t>PROJETO DE LEI Nº. 031/2015 - DISPÕE SOBRE A CRIAÇÃO DO DEPARTAMENTO DE POLÍTICAS PARA A JUVENTUDE N</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 032/2015 -  AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR TEMPORARIAMENTE, NO ÂMBITO</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 033/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 034/2015 - DÁ NOVA REDAÇÃO AO §1º DO ART. 1º DA LEI MUNICIPAL Nº 3.383, DE 24 DE </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 035/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 036/2015 - DISPÕE SOBRE O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 037/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 038/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº039 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA POR EXC</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 040 - PROMOVE DESAFETAÇÃO DE LOTES URBANOS PERTENCENTE AO MUNICÍPIO DE CONSTANTINA</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 041, DE 11 DE MAIO DE 2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO A</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 042/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 043/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ESPECIAL, NO VALOR </t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 044/2015 - DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 1º DA LEI MUNICIPAL Nº 3.40</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 045/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIA</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 046/2015 -  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 047/2015 - AUTORIZA MEDIDAS VIABILIZANDO A IMPLANTAÇÃO DE CONDOMÍNIOS POPULARES E</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 048/2015 - ACRESCENTA A SEÇÃO VII AO CAPÍTULO II DA LEI MUNICIPAL Nº 3.330, DE 30 </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 049/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 050/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 051/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 052/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 053/2015 - APROVA O PLANO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 054/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 055/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 056/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 057/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 058/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIA</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº. 059/2015 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO </t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 060/2015 -  AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 061/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº. 062/2015 - DISPÕE SOBRE O PAGAMENTO, REMISSÃO E COBRANÇA DE CRÉDITOS TRIBUTÁRIOS</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 063/2015 - AUTORIZA O MUNICÍPIO DE CONSTANTINA A FIRMAR CONVÊNIO COM A FUNDAÇÃO HOSPITAL DE OLHOS</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 064/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 065/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL AO CT</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 066/2015 - ALTERA A REDAÇÃO DOS INCISOS III E IV DO ART. 14 DA LEI MUNICIPAL N°. </t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 067/2015 - DÁ NOVA REDAÇÃO A ALÍNEA D, DO INCISO II DO ARTIGO 4º DA LEI MUNICIPAL</t>
   </si>
   <si>
     <t>424</t>
   </si>
@@ -1366,282 +1366,282 @@
     <t>425</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 069/2015 - AUTORIZA A INSTITUIÇÃO DE REGIME ESPECIAL DE TRABALHO, COM ADEQUAÇÃO DA REMUNERAÇÃO DOS CARGOS EM COMISSÃO, FUNÇÕES GRATIFICADAS, GRATIFICAÇÃO DE FUNÇÃO E GRATIFICAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 071/2015 - RATIFICA O TERMO DE CONVÊNIO Nº 302/2015 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 072/2015 - SUBSTITUTIVO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIEN</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 073/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 074/2015 - AUTORIZA A CONCESSÃO DE AUXÍLIO AO CONSELHO DE DEFESA E SEGURANÇA DA C</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 075/2015 - AUTORIZA A DOAÇÃO DE IMÓVEIS, PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA E D</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 076/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N&amp;#1637; 077/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPE</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 078/2015 - DÁ NOVA REDAÇÃO AO ART. 26 E ACRESCENTA O ART. 168-A A LEI MUNICIPAL N</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N&amp;#1637; 079/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPE</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 080/2015 - ALTERA A REDAÇÃO DOS INCISOS III E IV DO ART. 14 DA LEI MUNICIPAL N°. </t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 081/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ASS</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 082/2015 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONSTANTINA, PARA O E</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N&amp;#1637; 083/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPE</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 084/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A DESAFETAÇÃO DE BEM P</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 085/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR ELEMENTO DE DESPESA</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N&amp;#1637; 086/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPE</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 087/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 088/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 089/2015 - ALTERA O ART. 37 E REVOGA ART. 38 DA LEI MUNICIPAL N° 1.933, DE 04 DE </t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 090/2015 - DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ART. 1º DA LEI MUNICIPAL Nº 3.40</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 091/2015 - DISPÕE SOBRE A SUPLEMENTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 26.000,00 (VI</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 092/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O ESTADO DO</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 093/2015 - SUBSTITUTIVO - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A AHCROS</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 094/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIA</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 095/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIA</t>
   </si>
   <si>
     <t>477</t>
   </si>
@@ -1654,181 +1654,181 @@
   <si>
     <t>478</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 097/2015 - AUTORIZA O PODER EXECUTIVO A EFETUAR CEDÊNCIA DE SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 098/2015 - PROMOVE DESAFETAÇÃO DE LOTE URBANO PERTENCENTE AO MUNICÍPIO DE CONSTAN</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 099/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO DE BENS E </t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 100/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ASS</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 101/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 102/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL,</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 103/2015 - ALTERA O ART. 3° DA LEI MUNICIPAL N° 3.436 DE 04 DE NOVEMBRO DE 2015 E</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 104/2015 - INSERE O ART. 107-A, NA LEI MUNICIPAL 1.790/02, QUE TRATA SOBRE LICENÇ</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 02/2015 DE 26 DE OUTUBRO DE 2015._x000D_
 _x000D_
 &amp;#8220;SUSPENDE OS EFEITOS DA RESOLUÇÃO Nº. 01/2014 - QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO AMBITO DA CÂMARA DE VEREADORES DE CONSTANTINA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>PInfo</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 01/2015_x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES ALUÍSIO CESAR CALEFFI VALLE, CLEU</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 02/2015 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES ALUÍSIO CESAR CALEFFI VALLE, CLEUS</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 03/2015: 1)	INFORMAÇÕES SOBRE A SECRETARIA DA ADMINISTRAÇÃO:_x000D_
 &amp;#8226;	SE A P</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 06/2015_x000D_
 CTG TAQUARUÇU - SEMANA FARROUPILHA</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 07/2015 SENHOR PRESIDENTE: OS VEREADORES MARISA BRESSAN, CLEUSA RABAIOLLI TO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2135,68 +2135,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>