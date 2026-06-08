--- v0 (2026-01-22)
+++ v1 (2026-06-08)
@@ -54,441 +54,441 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convocação Secretário</t>
   </si>
   <si>
     <t>GERRI SAWARIS</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE CONVOCAÇÃO DE SECRETÁRIO Nº 01/2014 CONVOCAÇÃO DA RESPONSÁVEL PELA SECRETARIA MUNICI</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LINDOMAR DURANTI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2014 - &amp;#8220;1. A PINTURA DE UMA SALA LILÁS, NA DELEGACIA DE POLÍCIA, QUE SERVIRÁ D</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALUISIO CEZAR CALEFFI VALLE</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO Nº 02/2014 ITEM 1: - A REDUÇÃO DOS DOIS CANTEIROS EXISTENTES NA AVENIDA PRESIDEN</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/</t>
+    <t>http://sapl.constantina.rs.leg.br/media/</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO Nº 03/2014 - ITEM 1: - A COLOCAÇÃO DE MAIS PONTOS DE REDE DE ÁGUA JUNTO AO CEMIT</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>NEOCÁDIO DIDOMÊNICO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.jpeg</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05/2014 - CONSTRUÇÃO DE UM ABRIGO NO BAIRRO SANTA LÚCIA PARA OS ALUNOS ESPERAREM O TRAN</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.jpeg</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO NO BAIRRO SANTA LÚCIA PARA OS ALUNOS ESPERAREM O TRANPORTE.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>EDEMAR MUNERON</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2014 - VIABILIZAÇÃO DE UMA PADARIA NO BAIRRO SÃO ROQUE, NAS IMEDIAÇÕES DO PAC II.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2014 &amp;#8220;QUE O VENCIMENTO DA 1ª PARCELA  DO IPTU OU  PARCELA ÚNICA, DATADA DE 30/</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.jpeg</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO Nº 08/2014 - ILUMINAÇÃO PRAÇA DO BAIRRO SANTA LÚCIA E PASSEIO NO CONTORNO DO BAI</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.jpeg</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INDICAÇÃO Nº 09/2014 - FAIXA DE PEDESTRES EM FRENTE AO POSTO DE SAÚDE DO BAIRRO SÃO ROQUE.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INDICAÇÃO Nº 10/2014 &amp;#8220;CRIAÇÃO DE UMA ASSOCIAÇÃO DE MORADORES, PRA FICAR RESPONSÁVEL </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ALMIR VILLA</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2014_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR ALMIR VILLA DA BANCADA DO PP, COM O APOIO DOS D</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO N.º 12/2014_x000D_
 _x000D_
 QUE O PODER EXECUTIVO MUNICIPAL:_x000D_
 1- PROVIDENCIE A COLOCAÇÃO DOS TUBOS NA RUA SÃO JOSÉ NO BAIRRO SÃO ROQUE. </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CLEUSA RABAIOLI TOMAZELLI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº  13/2014_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DA SAÚDE PROVIDENCIE:</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>JUSTINO EGIDIO VOLPI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.jpeg</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2014 - ASFALTAMENTO RUA ANTONIO EUGÊNIO DOS SANTOS</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.jpeg</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICAÇÃO 15/2014 - CRECHE BAIRRO SÃO ROQUE</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ARI DIRCEU GIACOMINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16/2014_x000D_
 INDICAÇÃO: QUE O PODER EXECUTIVO, PROVIDENCIE:_x000D_
 &amp;#8220;A CONSTRUÇÃO DE UM BANHEIRO NA PRAÇA GETULIO VARGAS</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>LIRIO RIGON</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17/2014_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR LIRIO RIGON DA BANCADA DO PP, COM O APOIO DOS D</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18/2014_x000D_
 SENHOR PRESIDENTE:_x000D_
 O VEREADOR LINDOMAR DURANTI, COM O APOIO DOS VEREADORES DA</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>MARCIO SARETO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº  19/2014_x000D_
 _x000D_
 SENHOR PRESIDENTE:_x000D_
 _x000D_
 O VEREADOR MARCIO SARETO, COM O APOIO DOS VEREADORES </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Presidente Almir</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A MESA DIRETORA A CONTRATAR TEMPORÁRIA E EMERGENCIALMENTE AUXILIAR DE SERVIÇOS GERAI</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI DO LEGISLATIVO N.º 02/2014 DE 15 DE JANEIRO DE 2014. &amp;#8220;AUTORIZA O LEGISLATIVO A </t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 03/2014 - DE 15 DE JANEIRO DE 2014 &amp;#8211; DO LEGISLATIVO CONCEDE REPOSIÇÃO SALAR</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 04/2014 &amp;#8211; DE 15 DE JANEIRO DE 2014 &amp;#8211; DO LEGISLATIVO - AUTORIZA O LEGI</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 05/2014 - DE 15 DE JANEIRO DE 2014 &amp;#8211; DO LEGISLATIVO - CONCEDE REPOSIÇÃO AOS</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 06/2014 - DO LEGISLATIVO &amp;#8220;RENUMERA O PARÁGRAFO ÚNICO PARA § 1º E INSERE O §</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07/2014 DE 29 DE MAIO DE 2014 - DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE SI</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 08/2014 - DE 17 DE JULHO DE 2014._x000D_
 &amp;#8220;DENOMINA PARQUE POLIESPOR</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA CASA DA CULTURA PROFESSOR BIA</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº 10/2014 - DE 02 DE OUTUBRO DE 2014._x000D_
 INSTITUI A CAMPANHA DE PREVENÇ</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 001/2014 - &amp;#8220;DÁ NOVA REDAÇÃO AO §1° DO ARTIGO 4º DA LEI MUNICIPAL Nº 2.763/10</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 002/2014 - &amp;#8220;DÁ NOVA REDAÇÃO A ALÍNEA D, DO INCISO II DO ARTIGO 4º DA LEI MUN</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 003/2014 - &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR TEMPORARIAMENTE, NO Â</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 004/2014 - &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES EMERGENCIA</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°005/2014 - &amp;#8220;CONCEDE ABONO SALARIAL AOS AGENTES COMUNITÁRIOS DE SAÚDE, VINCULA</t>
   </si>
   <si>
     <t>176</t>
   </si>
@@ -550,51 +550,51 @@
   <si>
     <t>PROJETO DE LEI Nº. 015, DE 20 DE FEVEREIRO DE 2014 - &amp;#8220;INSTITUI O SISTEMA MUNICIPAL DE VIGILÂNC</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 016, DE 20 DE FEVEREIRO DE 2014 - &amp;#8220;DISPÕE SOBRE A SUPLEMENTAÇÃO ORÇAMENTÁRI</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 017, DE 20 DE FEVEREIRO DE 2014 - &amp;#8220;AUTORIZA O MUNICÍPIO DE CONSTANTINA A CO</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 018 DE 20 DE FEVEREIRO DE 2014 - &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A EF</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 019, DE 20 DE FEVEREIRO DE 2014 - &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL ABR</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 020, DE 20 DE FEVEREIRO DE 2014 - &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL ABR</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 021, DE 20 DE FEVEREIRO DE 2014 - &amp;#8220;DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPEC</t>
   </si>
   <si>
     <t>192</t>
   </si>
@@ -763,88 +763,88 @@
   <si>
     <t>213</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>PROJETO DE LEI 040/2014 - DISPÕE SOBRE A RETIFICAÇÃO DO RECURSO DA ABERTURA DE CRÉDITO ESPECIAL EFET</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 041/2014 - DISPÕE SOBRE A RETIFICAÇÃO DO RECURSO DA ABERTURA DE CRÉDITO ESPECIAL E</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 042/2014 - ALTERA PADRÃO DE VENCIMENTO DE CARGO._x000D_
 </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 043/2014 - ABRE CRÉDITO ESPECIAL NO VALOR DE R$ 10.000,00.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 044/2014 - SUPLEMENTAÇÃO NO VALOR DE R$ 38.000,00</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 045/2014 - CRÉDITO ESPECIAL NO VALOR DE R$ 100.000,00</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ASSO</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 047/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR CRÉDITO ORÇAMENTÁRIO</t>
   </si>
   <si>
     <t>221</t>
   </si>
@@ -1163,144 +1163,144 @@
   <si>
     <t>274</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 084/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ABRIR CRÉDITO ADICIONAL ESPECIAL P</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 085/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO DE BEM IMÓV</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 086/2014 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 57.500,00 (C</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 087/2014 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL, NO VALOR DE R$ 34.894,95 (</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 088/2014 - SUBSTITUTIVO- AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÃ</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 089/2014 - ESTABELECE O NOVO CÓDIGO TRIBUTÁRIO MUNICIPAL CONSOLIDA LEGISLAÇÃO TRIB</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 090/2014 - DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 180.000,00 (</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 091/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRI</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 092/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRI</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 093/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRI</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº. 094/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO DE BENS E </t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 095/2014 - ACRESCENTA O INCISO XXI AO ARTIGO 1º. DA LEI MUNICIPAL N°. 1.752, DE 30</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 096/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÃO TEMPORÁRIA P</t>
   </si>
   <si>
     <t>290</t>
   </si>
@@ -1313,90 +1313,90 @@
   <si>
     <t>291</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 098/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A SUPLEMENTAR DOTAÇÃO ORÇAMENTÁRIA</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 099/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABERTURA DE CRÉDITO ADICIONAL ES</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 100/2014 - DISPÕE SOBRE A INCLUSÃO DE DESPESAS PLANEJADAS E ORÇADAS, NO PPA 2014/2</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 101/2014 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CONSTANTINA, PARA O EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 102/2014 - AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM O BADES</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 103/2014 - ALTERA O INCISO I DO ART. 1º, DÁ NOVA REDAÇÃO AO ART. 3º E ACRESCENTA §</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 104/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO DE BEM E DÁ</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 105/2014 - DISPÕE SOBRE A SUPLEMENTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 12.000,00 (DOZ</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 106/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>304</t>
   </si>
@@ -1409,51 +1409,51 @@
   <si>
     <t>306</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 108/2014 - AUTORIZA O EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DÉBITOS PREVIDENC</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 109/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETUAR CONTRATAÇÕES TEMPORÁRIA</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.docx</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 110/2014 - DISPÕE SOBRE O DESMEMBRAMENTO E VINCULAÇÃO DE SECRETARIAS MUNICIPAIS E </t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 111/2014 - REEDITA A LEI MUNICIPAL Nº 3.341/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 112/2014-DISPÕE SOBRE A SUPLEMENTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 259.700,00 (DUZ</t>
   </si>
   <si>
     <t>311</t>
   </si>
@@ -1487,119 +1487,119 @@
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 116/2014 - AUTORIZA O PODER EXECUTIVO MUNICIPAL INCLUIR CONTAS ORÇAMENTÁRIAS DE RECEITAS E ABRIR CRÉDITO ADICIONAL ESPECIAL DE DESPESA NO ORÇAMENTO MUNICIPAL VIGENTE, NO VALOR DE R$ 14.856,21 (QUATORZE MIL, OITOCENTOS E CINQUENTA E SEIS REAIS E VINTE E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 117 - &amp;#8220;DISPÕE SOBRE A SUPLEMENTAÇÃO ORÇAMENTÁRIA NO VALOR DE R$ 6.000,00 (SEIS MIL REAIS) E APONTA RECURSOS.&amp;#8221;</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO N° 01/2014 DE 02 DE OUTUBRO DE 2014. &amp;#8220;DISPÕE SOBRE O REGIME DE CONCESSÃO </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>PInfo</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 01/2014 PEDIDO DE INFORMAÇÃO:1)	INFORMAÇÕES SOBRE A SECRETARIA DA ASSISTÊNCI</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 02/2014 - 1) INFORMAÇÕES SOBRE A SECRETARIA DA ASSISTÊNCIA SOCIAL:_x000D_
 &amp;#61623;</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE INFORMAÇÃO Nº 03/2014 - 1) INFORMAÇÕES SOBRE A SECRETARIA DA EDUCAÇÃO:_x000D_
 1.1) QUAIS SÃO OS </t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 04/2014 - 1) INFORMAÇÕES SOBRE CONTRATO DE LOCAÇÃO:_x000D_
 1.1) RELATIVO AO CONTRA</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>RENATO SABADINI</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 05/2014_x000D_
 1)	INFORMAÇÕES SOBRE A PRESTAÇÃO DE CONTAS FEICOMEL 2014:_x000D_
 1.1)	 RE</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf</t>
+    <t>http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO Nº 06/2014_x000D_
 SENHOR PRESIDENTE:_x000D_
 OS VEREADORES ALUÍSIO CESAR CALEFFI VALLE, CLEU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1908,68 +1908,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.constantina.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>